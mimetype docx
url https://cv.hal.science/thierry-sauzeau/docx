--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1390,265 +1390,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bathymétrie ancienne au service de l’étude de tsunamis inexpliqués : le cas du pertuis d’Antioche (1785, 1875, 1882)</w:t>
+                <w:t xml:space="preserve">Territorial dynamics and increased tourist flow in two islands – Ilha Grande (RJ- Brazil) and île d'Oleron – France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">Debora Mury Alves Chueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Surville</w:t>
+                <w:t xml:space="preserve">Rafael Angelo Fortunato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12324⟩</w:t>
+              <w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espaços balneários em questão, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrabrasilis.10483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003784v1</w:t>
+                <w:t xml:space="preserve">hal-04393082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial dynamics and increased tourist flow in two islands – Ilha Grande (RJ- Brazil) and île d'Oleron – France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bathymétrie ancienne au service de l’étude de tsunamis inexpliqués : le cas du pertuis d’Antioche (1785, 1875, 1882)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Mury Alves Chueiri</w:t>
+                <w:t xml:space="preserve">Méril Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Angelo Fortunato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Fossi Fotsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Espaços balneários em questão, 16, </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.31-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrabrasilis.10483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.12324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393082v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gazetteer of French Eighteenth-Century Ports</w:t>
               </w:r>
@@ -2045,64 +2045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of coastal management of garbage and sewage on two tourist islands. A case study comparing the Islands of Ilha Grande (Brazil) and îIe d’Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Mury Alves Chueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angelo Fortunato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts and Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2121,343 +2121,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mémoires du siège de Louisbourg (1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086326v1</w:t>
+                <w:t xml:space="preserve">hal-03176485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mémoires du siège de Louisbourg (1758)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176485v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flotte de commerce du port de Bordeaux en 1683 (d’après l’étude croisée des fonds de l’Amirauté de Guyenne et de l’enquête Seignelay)</w:t>
               </w:r>
@@ -2515,161 +2515,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ecological relevance of the ecosystem services concept to its socio-political use. The case study of intertidal bare mudflats in the Marennes-Oléron Bay, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+                <w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">et al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.41-54. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329523v1</w:t>
+                <w:t xml:space="preserve">halshs-03849285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte des ports et du littoral charentais</w:t>
               </w:r>
@@ -2718,144 +2701,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02468934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From ecological relevance of the ecosystem services concept to its socio-political use. The case study of intertidal bare mudflats in the Marennes-Oléron Bay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huerta</w:t>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+                <w:t xml:space="preserve">Benoît Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">et al.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39, </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03849285v1</w:t>
+                <w:t xml:space="preserve">hal-02329523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical evolution of seafront occupation in France (Bay of Biscay) and Brazil (Rio de Janeiro) face to coastal erosion vulnerability and risks (19th - 21th centuries)</w:t>
               </w:r>
@@ -2939,420 +2939,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archipel charentais : histoire, patrimoine et paysages (XIIIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Les ports fluviaux de Nouvelle-Aquitaine : des aires économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Fleuves et rivières : des trésors au fil de l'eau, Numéro spécial</w:t>
+              <w:t xml:space="preserve">, 2018, Bateaux classés Monuments historiques, Hors Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02472745v1</w:t>
+                <w:t xml:space="preserve">halshs-02472562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête de 1665 et sa valeur hydrographique pour retracer l’histoire environnementale du coureau d’Oléron</w:t>
+                <w:t xml:space="preserve">Éva Riveline, Tempêtes en mer. Permanence d’un topos littéraire (xvie-xviiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.572-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02459323v1</w:t>
+                <w:t xml:space="preserve">halshs-02502862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports fluviaux de Nouvelle-Aquitaine : des aires économiques</w:t>
+                <w:t xml:space="preserve">Veuves de gens de mer en Saintonge (xviie-xixe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, De la pleureuse à la veuve joyeuse, 46, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.046.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02472562v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02459076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Riveline, Tempêtes en mer. Permanence d’un topos littéraire (xvie-xviiie siècles)</w:t>
+                <w:t xml:space="preserve">L’archipel charentais : histoire, patrimoine et paysages (XIIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.572-574</w:t>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fleuves et rivières : des trésors au fil de l'eau, Numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02502862v1</w:t>
+                <w:t xml:space="preserve">halshs-02472745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veuves de gens de mer en Saintonge (xviie-xixe siècles)</w:t>
+                <w:t xml:space="preserve">L’enquête de 1665 et sa valeur hydrographique pour retracer l’histoire environnementale du coureau d’Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, De la pleureuse à la veuve joyeuse, 46, pp.159-174. </w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (4), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sr.046.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abpo.4118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02459076v1</w:t>
+                <w:t xml:space="preserve">halshs-02459323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm-induced marine flooding: Lessons from a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,573 +3795,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02456165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How frequent is storm-induced flooding in the central part of the Bay of Biscay?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résumé de mémoire original d’habilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.08.013⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.393-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WJFV3493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242116v1</w:t>
+                <w:t xml:space="preserve">hal-05042475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amirautés du Centre-Ouest aux Temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.181-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/XRLE9450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de mémoire original d’habilitation</w:t>
+                <w:t xml:space="preserve">De l'amirauté à l'inscription maritime, « l'estran compliqué » de la Saintonge maritime (1760-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, pp.393-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/WJFV3493⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 19, pp.301-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/NTSN8832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042475v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'amirauté à l'inscription maritime, « l'estran compliqué » de la Saintonge maritime (1760-1865)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How frequent is storm-induced flooding in the central part of the Bay of Biscay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Breilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.301-319. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/NTSN8832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985205v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pêches du littoral saintongeais, de Louis XIV à Napoléon III (1683-1860)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Bouëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Pêches et pêcherie en Europe occidentale du Moyen Âge à nos jours, 15, pp.161-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/URWZ3501⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours, 15, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KYLA1258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921777v1</w:t>
+                <w:t xml:space="preserve">hal-04998846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pêches du littoral saintongeais, de Louis XIV à Napoléon III (1683-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours, 15, pp.9-21. </w:t>
+              <w:t xml:space="preserve">, 2012, Pêches et pêcherie en Europe occidentale du Moyen Âge à nos jours, 15, pp.161-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/KYLA1258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/URWZ3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998846v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation de la mer et de l'estran, de l'époque moderne au XIXe siècle</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submersions marines : les données hydrographiques au chevet de la prévention du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Surville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submersions marines : les données hydrographiques au chevet de la prévention du risque [Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité rochefortais de documentation historique de la Marine (CRDHM), Feb 2023, Rochefort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4915,51 +4915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of historical skew surges : challenges and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary expertise for the characterization of water levels during historical storm and coastal flooding events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,338 +5233,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02466127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données TEMPETES : un support pour une expertise collégiale et interdisciplinaire des informations historiques de tempêtes et de submersions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Marais du Centre-ouest français dans tous ses états : histoire d’une adaptation (XIIIe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international adaptation des marais littoraux au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIENSs, Nov 2018, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02505094v1</w:t>
+                <w:t xml:space="preserve">halshs-02466101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des risques « naturels », Journée d’études du Centre de formation sur l’environnement et la société - Ecole normale supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marais du Centre-ouest français dans tous ses états : histoire d’une adaptation (XIIIe-XXIe siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La base de données TEMPETES : un support pour une expertise collégiale et interdisciplinaire des informations historiques de tempêtes et de submersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international adaptation des marais littoraux au changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466101v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempêtes, naufrages et sauvetages sur les côtes oléronaises (1820-1870)</w:t>
               </w:r>
@@ -5682,234 +5682,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charente au long cours : croissance, crise et reprise du grand commerce à Rochefort (1763-1830)</w:t>
+                <w:t xml:space="preserve">Les lieux de mémoire acadiens en Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Congrès de la French Colonial Historical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Rochelle et Brouage, France</w:t>
+              <w:t xml:space="preserve">Le fait acadien en France : histoire et temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France. pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764622v1</w:t>
+                <w:t xml:space="preserve">hal-00764635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de mémoire acadiens en Poitou-Charentes</w:t>
+                <w:t xml:space="preserve">L'exploitation de la mer et de l'estran, de l'époque moderne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait acadien en France : histoire et temps présent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France. pp.111-122</w:t>
+              <w:t xml:space="preserve">La recherche internationale en histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lorient, France. pp.261-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764635v1</w:t>
+                <w:t xml:space="preserve">hal-00764595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de la mer et de l'estran, de l'époque moderne au XIXe siècle</w:t>
+                <w:t xml:space="preserve">La Charente au long cours : croissance, crise et reprise du grand commerce à Rochefort (1763-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche internationale en histoire maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lorient, France. pp.261-269</w:t>
+              <w:t xml:space="preserve">33e Congrès de la French Colonial Historical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Rochelle et Brouage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764595v1</w:t>
+                <w:t xml:space="preserve">hal-00764622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Marennes à Caraquet : histoire comparée de l'exploitation de deux écosystèmes huîtriers (XVIIe-XIXe siècles)</w:t>
               </w:r>
@@ -6027,165 +6027,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Québec à l'Acadie des Maritimes, le patrimoine maritime en question</w:t>
+                <w:t xml:space="preserve">Les tonneliers navigants du long-cours à la fin du XVIIIe siècle : l'exemple saintongeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme au cœur des dynamiques sociales, territoriales et culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">De l'amphore au conteneur. Conditionnement et arrimage des navires de mer des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764608v1</w:t>
+                <w:t xml:space="preserve">hal-00765041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tonneliers navigants du long-cours à la fin du XVIIIe siècle : l'exemple saintongeais</w:t>
+                <w:t xml:space="preserve">De Québec à l'Acadie des Maritimes, le patrimoine maritime en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'amphore au conteneur. Conditionnement et arrimage des navires de mer des origines à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lorient, France</w:t>
+              <w:t xml:space="preserve">L'homme au cœur des dynamiques sociales, territoriales et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765041v1</w:t>
+                <w:t xml:space="preserve">hal-00764608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluriactivité des marins du long cours au XVIIIe siècle. Les gens de mer de la Seudre : du chai à l'atelier</w:t>
               </w:r>
@@ -6341,90 +6341,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary expertise of historical information for the characterization of water levels during storm and coastal flooding events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marie Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Frau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6801,233 +6801,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et déserts de l’Antiquité à nos jours : approches croisées</w:t>
+                <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2018, 9782753574342</w:t>
+              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 380 p., 2018, 978-2-7535-7434-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982164v1</w:t>
+                <w:t xml:space="preserve">halshs-02456371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours</w:t>
+                <w:t xml:space="preserve">Mers et déserts de l’Antiquité à nos jours : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2018, 9782753574342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02456371v1</w:t>
+                <w:t xml:space="preserve">hal-03982164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xynthia ou La mémoire retrouvée : villages charentais et vendéens face à la mer (XVIIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Péret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geste édition, 2014, 978-2-36746-063-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7114,190 +7114,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêches et pêcheries du néolithique à nos jours</w:t>
+                <w:t xml:space="preserve">Développement comparé des littoraux du golfe Saint-Laurent et du Centre-Ouest français, d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Le Bouedec</w:t>
+                <w:t xml:space="preserve">Nicolas Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue d’Histoire maritime. PUPS, 15, pp.306, 2012</w:t>
+              <w:t xml:space="preserve">Institut d'études acadiennes; Université de Moncton, pp.325, 2012, 978-0-9810041-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218474v1</w:t>
+                <w:t xml:space="preserve">hal-01828701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement comparé des littoraux du golfe Saint-Laurent et du Centre-Ouest français, d'hier à aujourd'hui</w:t>
+                <w:t xml:space="preserve">Pêches et pêcheries du néolithique à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Landry</w:t>
+                <w:t xml:space="preserve">Gérard Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut d'études acadiennes; Université de Moncton, pp.325, 2012, 978-0-9810041-7-4</w:t>
+              <w:t xml:space="preserve">Revue d’Histoire maritime. PUPS, 15, pp.306, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828701v1</w:t>
+                <w:t xml:space="preserve">hal-01218474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écluses à poissons d'Oléron : mémoire de pierre</w:t>
               </w:r>
@@ -7376,1313 +7376,1287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie de la mer dans la France de Napoléon</w:t>
+                <w:t xml:space="preserve">De travaux maritimes en tempêtes, Noirmoutier (xviii e-xix e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Lentz. </w:t>
+              <w:t xml:space="preserve">David Plouviez; Martin Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire économique du Consulat et de l'Empire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-272, 2024, 979-1-0404-0186-5</w:t>
+              <w:t xml:space="preserve">De pierre, de bois et de feu. Arsenaux, rivalités navales et patrimoine maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-350, 2025, Histoire, 9791041300983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329734v1</w:t>
+                <w:t xml:space="preserve">hal-05579181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sauniers et leurs propriétaires en Saintonge au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">L'acceptabilité du risque de submersion marine sur le littoral. Le cas du Centre-Ouest français (XVe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Audiffren; Valérie Inès De La Ville. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploitation du sel dans l'ancien golfe de Saintonge</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.6-10, 2024</w:t>
+              <w:t xml:space="preserve">De l'identification à l'acceptabilité sociale des risques. Une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-40, 2024, Le lien social, 978-2-7535-9401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365384v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acceptabilité du risque de submersion marine sur le littoral. Le cas du Centre-Ouest français (XVe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Le Sel de Brouage et les mutations d'une économie monopolistique au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millon Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'identification à l'acceptabilité sociale des risques. Une approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-40, 2024, Le lien social, 978-2-7535-9401-2</w:t>
+              <w:t xml:space="preserve">De l'Eau, du sel et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-138, 2024, Archéologie &amp; Culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596144v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sel de Brouage et les mutations d'une économie monopolistique au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">L'économie de la mer dans la France de Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Lentz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Eau, du sel et des hommes</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire économique du Consulat et de l'Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-138, 2024, Archéologie &amp; Culture, 978-2-7535-9648-1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passés composés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-272, 2024, 979-1-0404-0186-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625812v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs ruraux et catastrophes naturelles. Les leçons de la tempête Xynthia (27-28 février 2010)</w:t>
+                <w:t xml:space="preserve">Des sauniers et leurs propriétaires en Saintonge au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.255-268, 2023, 978-2-7535-8779-3</w:t>
+              <w:t xml:space="preserve">Exploitation du sel dans l'ancien golfe de Saintonge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHASM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393019v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Océan, entre profondeur historique et artistique</w:t>
+                <w:t xml:space="preserve">Savoirs ruraux et catastrophes naturelles. Les leçons de la tempête Xynthia (27-28 février 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marine Le Breton; Denis Roland. </w:t>
+              <w:t xml:space="preserve">LAMY (Jérôme); VABRE (Sylvie). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes marines : poésie du littoral français en 130 cartes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-150, 2023, 978-2-37-671165-0</w:t>
+              <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.255-268, 2023, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04637151v1</w:t>
+                <w:t xml:space="preserve">hal-04393019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlain et Caillié, l’improbable formation maritime de deux explorateurs charentais</w:t>
+                <w:t xml:space="preserve">L'Océan, entre profondeur historique et artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chauvaud (Frédéric); Sauzeau (Thierry). </w:t>
+              <w:t xml:space="preserve">Marine Le Breton; Denis Roland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulles marines et cases maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.271-292, 2023, 978-2-7535-9262-9</w:t>
+              <w:t xml:space="preserve">Cartes marines : poésie du littoral français en 130 cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions E/P/A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-150, 2023, 978-2-37-671165-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393474v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île d’Oléron dans le commerce du Nord au XVIIe siècle : entre sel, vin et eau-de-vie</w:t>
+                <w:t xml:space="preserve">Champlain et Caillié, l’improbable formation maritime de deux explorateurs charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">JARNOUX (Philippe); SERRUYS (Michael-W.); TAMAKI (Toshiaki). </w:t>
+              <w:t xml:space="preserve">Chauvaud (Frédéric); Sauzeau (Thierry). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse / Between coats. Seas, seafarers, merchants : liber amirocum Pierrick Pourchasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Les Amis du CRBC, pp.129-138, 2022, 979-10-92331-54-7</w:t>
+              <w:t xml:space="preserve">Bulles marines et cases maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.271-292, 2023, 978-2-7535-9262-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393025v1</w:t>
+                <w:t xml:space="preserve">hal-04393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire l'histoire économique et sociale du fait maritime en France (époques modernes et contemporaines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t>
+              <w:t xml:space="preserve">Klein (Jean-François); Saunier (Éric). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Penser le maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.21-39, 2022, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-1896-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699563v1</w:t>
+                <w:t xml:space="preserve">hal-04393023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l'histoire économique et sociale du fait maritime en France (époques modernes et contemporaines)</w:t>
+                <w:t xml:space="preserve">L’île d’Oléron dans le commerce du Nord au XVIIe siècle : entre sel, vin et eau-de-vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Klein (Jean-François); Saunier (Éric). </w:t>
+              <w:t xml:space="preserve">JARNOUX (Philippe); SERRUYS (Michael-W.); TAMAKI (Toshiaki). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.21-39, 2022, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-1896-3</w:t>
+              <w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse / Between coats. Seas, seafarers, merchants : liber amirocum Pierrick Pourchasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Les Amis du CRBC, pp.129-138, 2022, 979-10-92331-54-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393023v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Brizay</w:t>
+                <w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
+              <w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle),</w:t>
+              <w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-233, 2021, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-8029-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.63-75, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.164661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878297v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coureau d'Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Aigrefeuille et Saint-Christophe : trajectoire historique de la plaine d’Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sauzeau Thierry; Bourdu Daniel. </w:t>
+              <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mémoires en Poitou en Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La geste, pp.18-195, 2021, 979-10-353-1071-4</w:t>
+              <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.160-166, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03786886v1</w:t>
+                <w:t xml:space="preserve">hal-04393032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux confins de l’Aunis : Marsais et Saint-Félix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
+              <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.166-170, 2021, 979-10-353-1071-4</w:t>
+              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2021, Histoire, ISSN 1255-2364, 978-2-7535-8029-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393039v1</w:t>
+                <w:t xml:space="preserve">hal-04878294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aux confins de l’Aunis : Marsais et Saint-Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
+              <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-18, 2021, Histoire, ISSN 1255-2364, 978-2-7535-8029-9</w:t>
+              <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.166-170, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878294v1</w:t>
+                <w:t xml:space="preserve">hal-04393039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aigrefeuille et Saint-Christophe : trajectoire historique de la plaine d’Aunis</w:t>
+                <w:t xml:space="preserve">Le coureau d'Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
+              <w:t xml:space="preserve">Sauzeau Thierry; Bourdu Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.160-166, 2021, 979-10-353-1071-4</w:t>
+              <w:t xml:space="preserve">Paysages en mémoires en Poitou en Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La geste, pp.18-195, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393032v1</w:t>
+                <w:t xml:space="preserve">halshs-03786886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coureau d’Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
               </w:r>
@@ -8735,1593 +8709,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BLED (Jean-Paul); DESCHODT (Jean-Pierre). </w:t>
+              <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conséquences de la Grande Guerre : 1919-1923</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
+              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-233, 2021, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-8029-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393050v1</w:t>
+                <w:t xml:space="preserve">hal-04878297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Territoires d'intervention des politiques maritimes d'Ancien Régime (XVIe-XVIIIe siècles). Le cas du littoral de la Nouvelle-Aquitaine.</w:t>
+                <w:t xml:space="preserve">Les dernier feux de la traite, sous le Restauration, Chapitre 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pascal Chauchefoin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mao (Caroline). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles régions et métropoles. La grande transformation ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-107, 2020, Espace et territoires, 978-2-7535-7882-1</w:t>
+              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage : Bordeaux, La Rochelle, Rochefort, Bayonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mollat, pp.117-134, 2020, 978-2-35877-023-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02478962v1</w:t>
+                <w:t xml:space="preserve">hal-04393063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de l'océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
+                <w:t xml:space="preserve">Organiser les expéditions négrières [et] Sur les routes de la traite, chapitres 2 et 3,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Bled; Jean-Pierre Deschodt. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Mao (Caroline). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conséquences de la Grande Guerre 1919-1923</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
+              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage (Bordeaux, La Rochelle, Rochefort, Bayonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mollat, pp.55-92, 2020, 978-2-35877-023-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03792788v1</w:t>
+                <w:t xml:space="preserve">hal-04393058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les expéditions négrières [et] Sur les routes de la traite, chapitres 2 et 3,</w:t>
+                <w:t xml:space="preserve">A la recherche de l'océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">La Mao (Caroline). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Bled; Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage (Bordeaux, La Rochelle, Rochefort, Bayonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mollat, pp.55-92, 2020, 978-2-35877-023-1</w:t>
+              <w:t xml:space="preserve">Les conséquences de la Grande Guerre 1919-1923</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393058v1</w:t>
+                <w:t xml:space="preserve">halshs-03792788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernier feux de la traite, sous le Restauration, Chapitre 5</w:t>
+                <w:t xml:space="preserve">À la recherche de l’océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Mao (Caroline). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BLED (Jean-Paul); DESCHODT (Jean-Pierre). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage : Bordeaux, La Rochelle, Rochefort, Bayonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mollat, pp.117-134, 2020, 978-2-35877-023-1</w:t>
+              <w:t xml:space="preserve">Les conséquences de la Grande Guerre : 1919-1923</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393063v1</w:t>
+                <w:t xml:space="preserve">hal-04393050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submersions, mentalités et transformations du littoral nord vendéen au XIXe siécle</w:t>
+                <w:t xml:space="preserve">Les Territoires d'intervention des politiques maritimes d'Ancien Régime (XVIe-XVIIIe siècles). Le cas du littoral de la Nouvelle-Aquitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Chauchefoin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques littoraux dans la baie de Bourgneuf du XIVe siècle à nos jours. Les enseignements de l'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.36-51, 2019</w:t>
+              <w:t xml:space="preserve">Nouvelles régions et métropoles. La grande transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-107, 2020, Espace et territoires, 978-2-7535-7882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02512022v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire et prévention des risques : le cas de la tempête Xynthia en Centre-ouest français</w:t>
+                <w:t xml:space="preserve">Submersions, mentalités et transformations du littoral nord vendéen au XIXe siécle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.293-304, 2019, CNRS Alpha, 9782271119209</w:t>
+              <w:t xml:space="preserve">Les risques littoraux dans la baie de Bourgneuf du XIVe siècle à nos jours. Les enseignements de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.36-51, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02460683v1</w:t>
+                <w:t xml:space="preserve">halshs-02512022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mer et désert, deux explorateurs du Centre-ouest français. Champlain l’Américain, Caillié l’Africain</w:t>
+                <w:t xml:space="preserve">Géohistoire et prévention des risques : le cas de la tempête Xynthia en Centre-ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
+              <w:t xml:space="preserve">Philippe Valette; Jean-Michel Carozza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours Approches croisées</w:t>
+              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-62, 2018, Histoire, 978-2-7535-7434-2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-304, 2019, CNRS Alpha, 9782271119209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466045v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02460683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêcheuses, matelotes et bourgeoises maritimes des villages littoraux saintongeais (XVIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes et la mer à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-170, 2018, Les femmes et la mer à l'époque moderne, 978-2-7535-7455-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe fiscal d’Ancien Régime à l’épreuve de la mer dans l’enquête du commissaire Chardon en Saintonge (1783)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours Approches croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-330, 2018, Histoire, 978-2-7535-7434-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02466071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marins au cabotage et à la pêche côtière des espaces littoraux ruraux en Europe à l'époque moderne</w:t>
+                <w:t xml:space="preserve">Entre mer et désert, deux explorateurs du Centre-ouest français. Champlain l’Américain, Caillié l’Africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Buchet; Gérard Le Bouëdec. </w:t>
+              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sea in History - The Early Modern World / La Mer dans l'Histoire - La Période Moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Boydell Press; Océanides, 2017, 978-1-78327-158-0</w:t>
+              <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours Approches croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2018, Histoire, 978-2-7535-7434-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02451320v1</w:t>
+                <w:t xml:space="preserve">halshs-02466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tempête du passé ou le cold case de l’Historien ?</w:t>
+                <w:t xml:space="preserve">Marins au cabotage et à la pêche côtière des espaces littoraux ruraux en Europe à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Buchet; Gérard Le Bouëdec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Maritimisation du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, 2017</w:t>
+              <w:t xml:space="preserve">The Sea in History - The Early Modern World / La Mer dans l'Histoire - La Période Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Boydell Press; Océanides, 2017, 978-1-78327-158-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02436277v1</w:t>
+                <w:t xml:space="preserve">halshs-02451320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salines de Brouage et d’Oléron dans l’enquête Bouthiller (1714)</w:t>
+                <w:t xml:space="preserve">La tempête du passé ou le cold case de l’Historien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre horizons terrestres et marins. Sociétés, campagnes et littoraux de l’Ouest atlantique. Mélanges offerts à Jean-Luc Sarrazin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.317-330, 2017, 978-2-7535-6469-5</w:t>
+              <w:t xml:space="preserve">La Maritimisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02436276v1</w:t>
+                <w:t xml:space="preserve">halshs-02436277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires des ports saintongeais entre monopole et libéralisme (XVIIe-XIXe siècles)</w:t>
+                <w:t xml:space="preserve">Salines de Brouage et d’Oléron dans l’enquête Bouthiller (1714)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gobernanza de los puertos atlanticos, siglo XIV-XX : políticas y estructuras portuarias</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entre horizons terrestres et marins. Sociétés, campagnes et littoraux de l’Ouest atlantique. Mélanges offerts à Jean-Luc Sarrazin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.317-330, 2017, 978-2-7535-6469-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02456237v1</w:t>
+                <w:t xml:space="preserve">halshs-02436276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce des vins français au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">La tempête du passé ou le cold case de l'Historien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre. Uve. Vini La denominazione dei vini di qualità nella Toscana medicea e il contesto europeo</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-58, 2016, 978-88-596-1612-2</w:t>
+              <w:t xml:space="preserve">La Maritimisation du monde de la préhistoire à nos jours : enjeux, objets et méthodes / Groupement d'intérêt scientifique CNRS d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.191-216, 2016, Histoire maritime, 979-10-231-0552-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02456307v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tempête du passé ou le cold case de l'Historien ?</w:t>
+                <w:t xml:space="preserve">Trajectoires des ports saintongeais entre monopole et libéralisme (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rivera Medina, Ana-María; Polónia, Amélia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Maritimisation du monde de la préhistoire à nos jours : enjeux, objets et méthodes / Groupement d'intérêt scientifique CNRS d'histoire maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gobernanza de los puertos atlanticos, siglo XIV-XX : políticas y estructuras portuarias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155, Casa de Velazquez, pp.25-42, 2016, 978-84-9096-003-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161836v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02456237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saintonge maritime: trajectoire, marqueurs et patrimoines d’un écosystème ancien (xviie-xixe siècle)</w:t>
+                <w:t xml:space="preserve">Le commerce des vins français au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Bardot-Cambot; Laurence Tranoy. </w:t>
+              <w:t xml:space="preserve">Zeffiro Ciuffoletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'environnement en mémoire : Marqueurs, outils et perspectives</w:t>
+              <w:t xml:space="preserve">Terre. Uve. Vini La denominazione dei vini di qualità nella Toscana medicea e il contesto europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.64-73, 2015, 978-2-7535-4050-7</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Polistampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-58, 2016, 978-88-596-1612-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02468877v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02456307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les morutiers charentais au début du XIXe siècle (1815-1850) : la difficile reprise d'une activité traditionnelle</w:t>
+                <w:t xml:space="preserve">La Saintonge maritime: trajectoire, marqueurs et patrimoines d’un écosystème ancien (xviie-xixe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mickaël Augeron, Jacques Peret, Thierry Sauzeau. </w:t>
+              <w:t xml:space="preserve">Anne Bardot-Cambot; Laurence Tranoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le golfe du Saint-Laurent et le Centre-Ouest français : histoire d'une relation singulière (XVIIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-78, 2010, Histoire, 978-2-7535-1096-8</w:t>
+              <w:t xml:space="preserve">L'environnement en mémoire : Marqueurs, outils et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-73, 2015, 978-2-7535-4050-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764576v1</w:t>
+                <w:t xml:space="preserve">halshs-02468877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indésirables : criminels et faux-sauniers à destination de la Nouvelle France</w:t>
+                <w:t xml:space="preserve">Les morutiers charentais au début du XIXe siècle (1815-1850) : la difficile reprise d'une activité traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
+              <w:t xml:space="preserve">Mickaël Augeron, Jacques Peret, Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.106-107, 2008</w:t>
+              <w:t xml:space="preserve">Le golfe du Saint-Laurent et le Centre-Ouest français : histoire d'une relation singulière (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-78, 2010, Histoire, 978-2-7535-1096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729016v1</w:t>
+                <w:t xml:space="preserve">hal-00764576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charente, Sèvre-Niortaise et Seudre, renouer avec le passé portuaire</w:t>
+                <w:t xml:space="preserve">Les citadelles insulaires de Ré et Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.122-124, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.224-226, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729020v1</w:t>
+                <w:t xml:space="preserve">hal-00729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une richesse partagée : la morue</w:t>
               </w:r>
@@ -10374,163 +10374,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les citadelles insulaires de Ré et Oléron</w:t>
+                <w:t xml:space="preserve">Les indésirables : criminels et faux-sauniers à destination de la Nouvelle France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.224-226, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.106-107, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729023v1</w:t>
+                <w:t xml:space="preserve">hal-00729016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charente, Sèvre-Niortaise et Seudre, renouer avec le passé portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.122-124, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rochefort, porte de l'Amérique française, entre histoire, mémoire et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encyclopédie du patrimoine culturel de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ouvrage multimédia, http://www.ameriquefrancaise.org/fr/, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10540,218 +10613,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage de Daniel Faget, L'écaille et le banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02512062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10761,775 +10834,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité, programme triennal, 2014-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11597,51 +11670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4146185"/>
+    <w:nsid w:val="866606D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11745,51 +11818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="611105B0"/>
+    <w:nsid w:val="647E0992"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11893,51 +11966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EBDAF8A"/>
+    <w:nsid w:val="E688375D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12130,51 +12203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/les-sables-dolonne-85100/proces-xynthia-la-dilution-de-la-memoire-en-question-2828027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nor.274.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Vinet--Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury Alves Chueiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelo Fortunato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.10483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mimouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister-Langanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2021.1667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Chueiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelofortunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04948013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GLMH8337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moraes Lins-De-Barros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Varela Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.18175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laugraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plessis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04984761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XRLE9450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJFV3493" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTSN8832" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/URWZ3501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYLA1258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQLZ9257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04932147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OBWM4261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Frau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millon Matthias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6072/les-etrangers-sur-les-littoraux-europeens-et-mediterraneens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01828701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordereaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/413" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shasm.fr/publications-shasm/livres/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393019v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepa.fr/produit/451/9782376711650/cartes-marines" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.210" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456307v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polistampa.com/scheda_libro.php?id=6515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/les-sables-dolonne-85100/proces-xynthia-la-dilution-de-la-memoire-en-question-2828027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nor.274.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Vinet--Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury Alves Chueiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelo Fortunato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.10483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mimouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister-Langanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2021.1667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Chueiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelofortunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04948013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GLMH8337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moraes Lins-De-Barros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Varela Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.18175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laugraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plessis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJFV3493" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04984761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XRLE9450" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTSN8832" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.08.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYLA1258" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/URWZ3501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQLZ9257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04932147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OBWM4261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Frau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millon Matthias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6072/les-etrangers-sur-les-littoraux-europeens-et-mediterraneens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01828701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordereaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shasm.fr/publications-shasm/livres/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepa.fr/produit/451/9782376711650/cartes-marines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4959" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.210" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polistampa.com/scheda_libro.php?id=6515" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729016v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>