--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1333,62 +1333,62 @@
                 <w:t xml:space="preserve">Portrait-robot d’un navire naufragé : l’inconnu du sable de Lège-Cap Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susy Vinet--Poirier</w:t>
+                <w:t xml:space="preserve">Susy Vinet-Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Bulletin de la Société historique et archéologique d’Arcachon et du pays de Buch</w:t>
+              <w:t xml:space="preserve">Bulletin de la société historique et archéologique d'Arcachon et du Pays de Buch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/4 (198), pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2190,274 +2190,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
+                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953058v1</w:t>
+                <w:t xml:space="preserve">hal-03086326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Vincent</w:t>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086326v1</w:t>
+                <w:t xml:space="preserve">hal-02953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flotte de commerce du port de Bordeaux en 1683 (d’après l’étude croisée des fonds de l’Amirauté de Guyenne et de l’enquête Seignelay)</w:t>
               </w:r>
@@ -2515,213 +2515,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contexte des ports et du littoral charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Archéologie subaquatique, de grandes histoires sous les eaux, Hors série</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03849285v1</w:t>
+                <w:t xml:space="preserve">halshs-02468934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contexte des ports et du littoral charentais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02468934v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03849285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ecological relevance of the ecosystem services concept to its socio-political use. The case study of intertidal bare mudflats in the Marennes-Oléron Bay, France</w:t>
               </w:r>
@@ -2939,420 +2939,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports fluviaux de Nouvelle-Aquitaine : des aires économiques</w:t>
+                <w:t xml:space="preserve">L’archipel charentais : histoire, patrimoine et paysages (XIIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Bateaux classés Monuments historiques, Hors Série</w:t>
+              <w:t xml:space="preserve">, 2018, Fleuves et rivières : des trésors au fil de l'eau, Numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02472562v1</w:t>
+                <w:t xml:space="preserve">halshs-02472745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Riveline, Tempêtes en mer. Permanence d’un topos littéraire (xvie-xviiie siècles)</w:t>
+                <w:t xml:space="preserve">L’enquête de 1665 et sa valeur hydrographique pour retracer l’histoire environnementale du coureau d’Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (4), pp.109-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02502862v1</w:t>
+                <w:t xml:space="preserve">halshs-02459323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veuves de gens de mer en Saintonge (xviie-xixe siècles)</w:t>
+                <w:t xml:space="preserve">Les ports fluviaux de Nouvelle-Aquitaine : des aires économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bateaux classés Monuments historiques, Hors Série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sr.046.0159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02459076v1</w:t>
+                <w:t xml:space="preserve">halshs-02472562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archipel charentais : histoire, patrimoine et paysages (XIIIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Éva Riveline, Tempêtes en mer. Permanence d’un topos littéraire (xvie-xviiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fleuves et rivières : des trésors au fil de l'eau, Numéro spécial</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.572-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02472745v1</w:t>
+                <w:t xml:space="preserve">halshs-02502862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête de 1665 et sa valeur hydrographique pour retracer l’histoire environnementale du coureau d’Oléron</w:t>
+                <w:t xml:space="preserve">Veuves de gens de mer en Saintonge (xviie-xixe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125 (4), pp.109-130. </w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, De la pleureuse à la veuve joyeuse, 46, pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.4118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sr.046.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02459323v1</w:t>
+                <w:t xml:space="preserve">halshs-02459076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm-induced marine flooding: Lessons from a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,573 +3795,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02456165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de mémoire original d’habilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How frequent is storm-induced flooding in the central part of the Bay of Biscay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Breilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/WJFV3493⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042475v1</w:t>
+                <w:t xml:space="preserve">hal-01242116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amirautés du Centre-Ouest aux Temps modernes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résumé de mémoire original d’habilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, pp.181-200. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 19, pp.393-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WJFV3493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/XRLE9450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04984761v1</w:t>
+                <w:t xml:space="preserve">hal-05042475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'amirauté à l'inscription maritime, « l'estran compliqué » de la Saintonge maritime (1760-1865)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les amirautés du Centre-Ouest aux Temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, pp.301-319. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 19, pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/XRLE9450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/NTSN8832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04985205v1</w:t>
+                <w:t xml:space="preserve">hal-04984761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How frequent is storm-induced flooding in the central part of the Bay of Biscay?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'amirauté à l'inscription maritime, « l'estran compliqué » de la Saintonge maritime (1760-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 122, </w:t>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.301-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/NTSN8832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242116v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pêches du littoral saintongeais, de Louis XIV à Napoléon III (1683-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours, 15, pp.9-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/KYLA1258⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Pêches et pêcherie en Europe occidentale du Moyen Âge à nos jours, 15, pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/URWZ3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998846v1</w:t>
+                <w:t xml:space="preserve">hal-04921777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pêches du littoral saintongeais, de Louis XIV à Napoléon III (1683-1860)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Bouëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Pêches et pêcherie en Europe occidentale du Moyen Âge à nos jours, 15, pp.161-182. </w:t>
+              <w:t xml:space="preserve">, 2012, Pêches et pêcheries en Europe occidentale du Moyen Âge à nos jours, 15, pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/URWZ3501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/KYLA1258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921777v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation de la mer et de l'estran, de l'époque moderne au XIXe siècle</w:t>
               </w:r>
@@ -4915,51 +4915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of historical skew surges : challenges and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary expertise for the characterization of water levels during historical storm and coastal flooding events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données TEMPETES : un support pour une expertise collégiale et interdisciplinaire des informations historiques de tempêtes et de submersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,165 +6027,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tonneliers navigants du long-cours à la fin du XVIIIe siècle : l'exemple saintongeais</w:t>
+                <w:t xml:space="preserve">De Québec à l'Acadie des Maritimes, le patrimoine maritime en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'amphore au conteneur. Conditionnement et arrimage des navires de mer des origines à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lorient, France</w:t>
+              <w:t xml:space="preserve">L'homme au cœur des dynamiques sociales, territoriales et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765041v1</w:t>
+                <w:t xml:space="preserve">hal-00764608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Québec à l'Acadie des Maritimes, le patrimoine maritime en question</w:t>
+                <w:t xml:space="preserve">Les tonneliers navigants du long-cours à la fin du XVIIIe siècle : l'exemple saintongeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme au cœur des dynamiques sociales, territoriales et culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">De l'amphore au conteneur. Conditionnement et arrimage des navires de mer des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764608v1</w:t>
+                <w:t xml:space="preserve">hal-00765041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluriactivité des marins du long cours au XVIIIe siècle. Les gens de mer de la Seudre : du chai à l'atelier</w:t>
               </w:r>
@@ -6341,51 +6341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary expertise of historical information for the characterization of water levels during storm and coastal flooding events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marie Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6801,233 +6801,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours</w:t>
+                <w:t xml:space="preserve">Mers et déserts de l’Antiquité à nos jours : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 380 p., 2018, 978-2-7535-7434-2</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2018, 9782753574342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02456371v1</w:t>
+                <w:t xml:space="preserve">hal-03982164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et déserts de l’Antiquité à nos jours : approches croisées</w:t>
+                <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2018, 9782753574342</w:t>
+              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 380 p., 2018, 978-2-7535-7434-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982164v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02456371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xynthia ou La mémoire retrouvée : villages charentais et vendéens face à la mer (XVIIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Péret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geste édition, 2014, 978-2-36746-063-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7133,51 +7133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement comparé des littoraux du golfe Saint-Laurent et du Centre-Ouest français, d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7483,3127 +7483,3252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acceptabilité du risque de submersion marine sur le littoral. Le cas du Centre-Ouest français (XVe-XXIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publication of the uncertain locations of French ports of eighteenth century in a gazetteer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister-Langanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Audiffren; Valérie Inès De La Ville. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'identification à l'acceptabilité sociale des risques. Une approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-40, 2024, Le lien social, 978-2-7535-9401-2</w:t>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux – HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SideStone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-355, 2025, 978-94-6426-343-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596144v1</w:t>
+                <w:t xml:space="preserve">hal-05582221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sel de Brouage et les mutations d'une économie monopolistique au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">L'économie de la mer dans la France de Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Lentz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Eau, du sel et des hommes</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire économique du Consulat et de l'Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-138, 2024, Archéologie &amp; Culture, 978-2-7535-9648-1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passés composés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-272, 2024, 979-1-0404-0186-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625812v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie de la mer dans la France de Napoléon</w:t>
+                <w:t xml:space="preserve">Des sauniers et leurs propriétaires en Saintonge au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire économique du Consulat et de l'Empire</w:t>
+              <w:t xml:space="preserve">Exploitation du sel dans l'ancien golfe de Saintonge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-272, 2024, 979-1-0404-0186-5</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHASM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329734v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sauniers et leurs propriétaires en Saintonge au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">L'acceptabilité du risque de submersion marine sur le littoral. Le cas du Centre-Ouest français (XVe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Audiffren; Valérie Inès De La Ville. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploitation du sel dans l'ancien golfe de Saintonge</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.6-10, 2024</w:t>
+              <w:t xml:space="preserve">De l'identification à l'acceptabilité sociale des risques. Une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-40, 2024, Le lien social, 978-2-7535-9401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365384v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs ruraux et catastrophes naturelles. Les leçons de la tempête Xynthia (27-28 février 2010)</w:t>
+                <w:t xml:space="preserve">Le Sel de Brouage et les mutations d'une économie monopolistique au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millon Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.255-268, 2023, 978-2-7535-8779-3</w:t>
+              <w:t xml:space="preserve">De l'Eau, du sel et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-138, 2024, Archéologie &amp; Culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393019v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Océan, entre profondeur historique et artistique</w:t>
+                <w:t xml:space="preserve">Savoirs ruraux et catastrophes naturelles. Les leçons de la tempête Xynthia (27-28 février 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marine Le Breton; Denis Roland. </w:t>
+              <w:t xml:space="preserve">LAMY (Jérôme); VABRE (Sylvie). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes marines : poésie du littoral français en 130 cartes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-150, 2023, 978-2-37-671165-0</w:t>
+              <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.255-268, 2023, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04637151v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlain et Caillié, l’improbable formation maritime de deux explorateurs charentais</w:t>
+                <w:t xml:space="preserve">L'Océan, entre profondeur historique et artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chauvaud (Frédéric); Sauzeau (Thierry). </w:t>
+              <w:t xml:space="preserve">Marine Le Breton; Denis Roland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulles marines et cases maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.271-292, 2023, 978-2-7535-9262-9</w:t>
+              <w:t xml:space="preserve">Cartes marines : poésie du littoral français en 130 cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions E/P/A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-150, 2023, 978-2-37-671165-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393474v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l'histoire économique et sociale du fait maritime en France (époques modernes et contemporaines)</w:t>
+                <w:t xml:space="preserve">Champlain et Caillié, l’improbable formation maritime de deux explorateurs charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Klein (Jean-François); Saunier (Éric). </w:t>
+              <w:t xml:space="preserve">Chauvaud (Frédéric); Sauzeau (Thierry). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.21-39, 2022, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-1896-3</w:t>
+              <w:t xml:space="preserve">Bulles marines et cases maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.271-292, 2023, 978-2-7535-9262-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393023v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île d’Oléron dans le commerce du Nord au XVIIe siècle : entre sel, vin et eau-de-vie</w:t>
+                <w:t xml:space="preserve">Écrire l'histoire économique et sociale du fait maritime en France (époques modernes et contemporaines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">JARNOUX (Philippe); SERRUYS (Michael-W.); TAMAKI (Toshiaki). </w:t>
+              <w:t xml:space="preserve">Klein (Jean-François); Saunier (Éric). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse / Between coats. Seas, seafarers, merchants : liber amirocum Pierrick Pourchasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Les Amis du CRBC, pp.129-138, 2022, 979-10-92331-54-7</w:t>
+              <w:t xml:space="preserve">Penser le maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.21-39, 2022, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-1896-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393025v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’île d’Oléron dans le commerce du Nord au XVIIe siècle : entre sel, vin et eau-de-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t>
+              <w:t xml:space="preserve">JARNOUX (Philippe); SERRUYS (Michael-W.); TAMAKI (Toshiaki). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse / Between coats. Seas, seafarers, merchants : liber amirocum Pierrick Pourchasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Les Amis du CRBC, pp.129-138, 2022, 979-10-92331-54-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699563v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aigrefeuille et Saint-Christophe : trajectoire historique de la plaine d’Aunis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Llinares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
+              <w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-75, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.164661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393032v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle)</w:t>
+              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-18, 2021, Histoire, ISSN 1255-2364, 978-2-7535-8029-9</w:t>
+              <w:t xml:space="preserve">, pp.225-233, 2021, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-8029-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878294v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux confins de l’Aunis : Marsais et Saint-Félix</w:t>
+                <w:t xml:space="preserve">Aigrefeuille et Saint-Christophe : trajectoire historique de la plaine d’Aunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, pp.166-170, 2021, 979-10-353-1071-4</w:t>
+              <w:t xml:space="preserve">, La Geste, pp.160-166, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393039v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coureau d'Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sauzeau Thierry; Bourdu Daniel. </w:t>
+              <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mémoires en Poitou en Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La geste, pp.18-195, 2021, 979-10-353-1071-4</w:t>
+              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2021, Histoire, ISSN 1255-2364, 978-2-7535-8029-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03786886v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coureau d’Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Aux confins de l’Aunis : Marsais et Saint-Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, pp.188-195, 2021, 979-10-353-1071-4</w:t>
+              <w:t xml:space="preserve">, La Geste, pp.166-170, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393044v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le coureau d'Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Brizay, Thierry Sauzeau (dir.). </w:t>
+              <w:t xml:space="preserve">Sauzeau Thierry; Bourdu Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe début XIXe siècle),</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-233, 2021, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-8029-9</w:t>
+              <w:t xml:space="preserve">Paysages en mémoires en Poitou en Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La geste, pp.18-195, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878297v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03786886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernier feux de la traite, sous le Restauration, Chapitre 5</w:t>
+                <w:t xml:space="preserve">Le coureau d’Oléron : du bras de mer aux vasières (XVIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Mao (Caroline). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAUZEAU (Thierry); BOURDU (Daniel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage : Bordeaux, La Rochelle, Rochefort, Bayonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mollat, pp.117-134, 2020, 978-2-35877-023-1</w:t>
+              <w:t xml:space="preserve">Paysages en mémoire : en Poitou et en Charentes, entre Loire et Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.188-195, 2021, 979-10-353-1071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393063v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les expéditions négrières [et] Sur les routes de la traite, chapitres 2 et 3,</w:t>
+                <w:t xml:space="preserve">Les dernier feux de la traite, sous le Restauration, Chapitre 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Mao (Caroline). </w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mao (Caroline). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage (Bordeaux, La Rochelle, Rochefort, Bayonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mollat, pp.55-92, 2020, 978-2-35877-023-1</w:t>
+              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage : Bordeaux, La Rochelle, Rochefort, Bayonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mollat, pp.117-134, 2020, 978-2-35877-023-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393058v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de l'océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
+                <w:t xml:space="preserve">Organiser les expéditions négrières [et] Sur les routes de la traite, chapitres 2 et 3,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Bled; Jean-Pierre Deschodt. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Mao (Caroline). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conséquences de la Grande Guerre 1919-1923</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
+              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage (Bordeaux, La Rochelle, Rochefort, Bayonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mollat, pp.55-92, 2020, 978-2-35877-023-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792788v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
+                <w:t xml:space="preserve">A la recherche de l'océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BLED (Jean-Paul); DESCHODT (Jean-Pierre). </w:t>
+              <w:t xml:space="preserve">Jean-Paul Bled; Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conséquences de la Grande Guerre : 1919-1923</w:t>
+              <w:t xml:space="preserve">Les conséquences de la Grande Guerre 1919-1923</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393050v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Territoires d'intervention des politiques maritimes d'Ancien Régime (XVIe-XVIIIe siècles). Le cas du littoral de la Nouvelle-Aquitaine.</w:t>
+                <w:t xml:space="preserve">À la recherche de l’océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Chauchefoin. </w:t>
+              <w:t xml:space="preserve">BLED (Jean-Paul); DESCHODT (Jean-Pierre). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles régions et métropoles. La grande transformation ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-107, 2020, Espace et territoires, 978-2-7535-7882-1</w:t>
+              <w:t xml:space="preserve">Les conséquences de la Grande Guerre : 1919-1923</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPM, pp.395-408, 2020, 978-2-37999-058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02478962v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submersions, mentalités et transformations du littoral nord vendéen au XIXe siécle</w:t>
+                <w:t xml:space="preserve">Les Territoires d'intervention des politiques maritimes d'Ancien Régime (XVIe-XVIIIe siècles). Le cas du littoral de la Nouvelle-Aquitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Chauchefoin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques littoraux dans la baie de Bourgneuf du XIVe siècle à nos jours. Les enseignements de l'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.36-51, 2019</w:t>
+              <w:t xml:space="preserve">Nouvelles régions et métropoles. La grande transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-107, 2020, Espace et territoires, 978-2-7535-7882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02512022v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire et prévention des risques : le cas de la tempête Xynthia en Centre-ouest français</w:t>
+                <w:t xml:space="preserve">Submersions, mentalités et transformations du littoral nord vendéen au XIXe siécle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.293-304, 2019, CNRS Alpha, 9782271119209</w:t>
+              <w:t xml:space="preserve">Les risques littoraux dans la baie de Bourgneuf du XIVe siècle à nos jours. Les enseignements de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.36-51, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02460683v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêcheuses, matelotes et bourgeoises maritimes des villages littoraux saintongeais (XVIIe-XIXe siècle)</w:t>
+                <w:t xml:space="preserve">Géohistoire et prévention des risques : le cas de la tempête Xynthia en Centre-ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Valette; Jean-Michel Carozza. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les femmes et la mer à l’époque moderne</w:t>
+              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-304, 2019, CNRS Alpha, 9782271119209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02433622v1</w:t>
+                <w:t xml:space="preserve">halshs-02460683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe fiscal d’Ancien Régime à l’épreuve de la mer dans l’enquête du commissaire Chardon en Saintonge (1783)</w:t>
+                <w:t xml:space="preserve">Entre mer et désert, deux explorateurs du Centre-ouest français. Champlain l’Américain, Caillié l’Africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours Approches croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2018, Histoire, 978-2-7535-7434-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466071v1</w:t>
+                <w:t xml:space="preserve">halshs-02466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mer et désert, deux explorateurs du Centre-ouest français. Champlain l’Américain, Caillié l’Africain</w:t>
+                <w:t xml:space="preserve">Pêcheuses, matelotes et bourgeoises maritimes des villages littoraux saintongeais (XVIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours Approches croisées</w:t>
+              <w:t xml:space="preserve">Les femmes et la mer à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-62, 2018, Histoire, 978-2-7535-7434-2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2018, Les femmes et la mer à l'époque moderne, 978-2-7535-7455-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466045v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marins au cabotage et à la pêche côtière des espaces littoraux ruraux en Europe à l'époque moderne</w:t>
+                <w:t xml:space="preserve">Le complexe fiscal d’Ancien Régime à l’épreuve de la mer dans l’enquête du commissaire Chardon en Saintonge (1783)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Buchet; Gérard Le Bouëdec. </w:t>
+              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sea in History - The Early Modern World / La Mer dans l'Histoire - La Période Moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Boydell Press; Océanides, 2017, 978-1-78327-158-0</w:t>
+              <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours Approches croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-330, 2018, Histoire, 978-2-7535-7434-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02451320v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tempête du passé ou le cold case de l’Historien ?</w:t>
+                <w:t xml:space="preserve">Marins au cabotage et à la pêche côtière des espaces littoraux ruraux en Europe à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Buchet; Gérard Le Bouëdec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Maritimisation du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, 2017</w:t>
+              <w:t xml:space="preserve">The Sea in History - The Early Modern World / La Mer dans l'Histoire - La Période Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Boydell Press; Océanides, 2017, 978-1-78327-158-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02436277v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salines de Brouage et d’Oléron dans l’enquête Bouthiller (1714)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre horizons terrestres et marins. Sociétés, campagnes et littoraux de l’Ouest atlantique. Mélanges offerts à Jean-Luc Sarrazin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.317-330, 2017, 978-2-7535-6469-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02436276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tempête du passé ou le cold case de l'Historien ?</w:t>
+                <w:t xml:space="preserve">La tempête du passé ou le cold case de l’Historien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Maritimisation du monde de la préhistoire à nos jours : enjeux, objets et méthodes / Groupement d'intérêt scientifique CNRS d'histoire maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, pp.191-216, 2016, Histoire maritime, 979-10-231-0552-0</w:t>
+              <w:t xml:space="preserve">La Maritimisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161836v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02436277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires des ports saintongeais entre monopole et libéralisme (XVIIe-XIXe siècles)</w:t>
+                <w:t xml:space="preserve">La tempête du passé ou le cold case de l'Historien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gobernanza de los puertos atlanticos, siglo XIV-XX : políticas y estructuras portuarias</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Maritimisation du monde de la préhistoire à nos jours : enjeux, objets et méthodes / Groupement d'intérêt scientifique CNRS d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.191-216, 2016, Histoire maritime, 979-10-231-0552-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02456237v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce des vins français au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Trajectoires des ports saintongeais entre monopole et libéralisme (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zeffiro Ciuffoletti. </w:t>
+              <w:t xml:space="preserve">Rivera Medina, Ana-María; Polónia, Amélia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre. Uve. Vini La denominazione dei vini di qualità nella Toscana medicea e il contesto europeo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gobernanza de los puertos atlanticos, siglo XIV-XX : políticas y estructuras portuarias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155, Casa de Velazquez, pp.25-42, 2016, 978-84-9096-003-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Polistampa</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02456307v1</w:t>
+                <w:t xml:space="preserve">halshs-02456237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saintonge maritime: trajectoire, marqueurs et patrimoines d’un écosystème ancien (xviie-xixe siècle)</w:t>
+                <w:t xml:space="preserve">Le commerce des vins français au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Bardot-Cambot; Laurence Tranoy. </w:t>
+              <w:t xml:space="preserve">Zeffiro Ciuffoletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'environnement en mémoire : Marqueurs, outils et perspectives</w:t>
+              <w:t xml:space="preserve">Terre. Uve. Vini La denominazione dei vini di qualità nella Toscana medicea e il contesto europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.64-73, 2015, 978-2-7535-4050-7</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Polistampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-58, 2016, 978-88-596-1612-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02468877v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02456307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les morutiers charentais au début du XIXe siècle (1815-1850) : la difficile reprise d'une activité traditionnelle</w:t>
+                <w:t xml:space="preserve">La Saintonge maritime: trajectoire, marqueurs et patrimoines d’un écosystème ancien (xviie-xixe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mickaël Augeron, Jacques Peret, Thierry Sauzeau. </w:t>
+              <w:t xml:space="preserve">Anne Bardot-Cambot; Laurence Tranoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le golfe du Saint-Laurent et le Centre-Ouest français : histoire d'une relation singulière (XVIIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-78, 2010, Histoire, 978-2-7535-1096-8</w:t>
+              <w:t xml:space="preserve">L'environnement en mémoire : Marqueurs, outils et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-73, 2015, 978-2-7535-4050-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764576v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02468877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les citadelles insulaires de Ré et Oléron</w:t>
+                <w:t xml:space="preserve">Les morutiers charentais au début du XIXe siècle (1815-1850) : la difficile reprise d'une activité traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
+              <w:t xml:space="preserve">Mickaël Augeron, Jacques Peret, Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.224-226, 2008</w:t>
+              <w:t xml:space="preserve">Le golfe du Saint-Laurent et le Centre-Ouest français : histoire d'une relation singulière (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-78, 2010, Histoire, 978-2-7535-1096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729023v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une richesse partagée : la morue</w:t>
+                <w:t xml:space="preserve">Les citadelles insulaires de Ré et Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.140-143, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.224-226, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729019v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indésirables : criminels et faux-sauniers à destination de la Nouvelle France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.106-107, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charente, Sèvre-Niortaise et Seudre, renouer avec le passé portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.122-124, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une richesse partagée : la morue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.140-143, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochefort, porte de l'Amérique française, entre histoire, mémoire et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encyclopédie du patrimoine culturel de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ouvrage multimédia, http://www.ameriquefrancaise.org/fr/, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10613,218 +10738,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Marzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage de Daniel Faget, L'écaille et le banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02512062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10834,775 +10959,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité, programme triennal, 2014-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11670,51 +11795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="866606D5"/>
+    <w:nsid w:val="23D0629D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11818,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="647E0992"/>
+    <w:nsid w:val="4566F2B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11966,51 +12091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E688375D"/>
+    <w:nsid w:val="63C042FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12203,51 +12328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/les-sables-dolonne-85100/proces-xynthia-la-dilution-de-la-memoire-en-question-2828027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nor.274.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Vinet--Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury Alves Chueiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelo Fortunato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.10483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mimouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister-Langanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2021.1667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Chueiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelofortunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04948013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GLMH8337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moraes Lins-De-Barros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Varela Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.18175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laugraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plessis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJFV3493" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04984761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XRLE9450" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTSN8832" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.08.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYLA1258" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/URWZ3501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQLZ9257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04932147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OBWM4261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Frau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millon Matthias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6072/les-etrangers-sur-les-littoraux-europeens-et-mediterraneens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01828701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordereaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shasm.fr/publications-shasm/livres/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepa.fr/produit/451/9782376711650/cartes-marines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4959" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.210" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polistampa.com/scheda_libro.php?id=6515" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729016v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/les-sables-dolonne-85100/proces-xynthia-la-dilution-de-la-memoire-en-question-2828027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nor.274.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Vinet-Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury Alves Chueiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelo Fortunato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.10483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mimouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister-Langanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2021.1667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Chueiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelofortunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04948013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GLMH8337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moraes Lins-De-Barros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Varela Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.18175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laugraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plessis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJFV3493" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04984761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XRLE9450" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTSN8832" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/URWZ3501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYLA1258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQLZ9257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04932147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OBWM4261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Frau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millon Matthias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6072/les-etrangers-sur-les-littoraux-europeens-et-mediterraneens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01828701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordereaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464263411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shasm.fr/publications-shasm/livres/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepa.fr/produit/451/9782376711650/cartes-marines" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4959" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.210" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polistampa.com/scheda_libro.php?id=6515" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729019v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>