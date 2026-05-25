--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2190,274 +2190,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
+                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Vincent</w:t>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Surville</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086326v1</w:t>
+                <w:t xml:space="preserve">hal-02953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953058v1</w:t>
+                <w:t xml:space="preserve">hal-03086326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flotte de commerce du port de Bordeaux en 1683 (d’après l’étude croisée des fonds de l’Amirauté de Guyenne et de l’enquête Seignelay)</w:t>
               </w:r>
@@ -2515,213 +2515,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contexte des ports et du littoral charentais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02468934v1</w:t>
+                <w:t xml:space="preserve">halshs-03849285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contexte des ports et du littoral charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Archéologie subaquatique, de grandes histoires sous les eaux, Hors série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03849285v1</w:t>
+                <w:t xml:space="preserve">halshs-02468934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ecological relevance of the ecosystem services concept to its socio-political use. The case study of intertidal bare mudflats in the Marennes-Oléron Bay, France</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm-induced marine flooding: Lessons from a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,199 +8933,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernier feux de la traite, sous le Restauration, Chapitre 5</w:t>
+                <w:t xml:space="preserve">Organiser les expéditions négrières [et] Sur les routes de la traite, chapitres 2 et 3,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Mao (Caroline). </w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Mao (Caroline). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage : Bordeaux, La Rochelle, Rochefort, Bayonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mollat, pp.117-134, 2020, 978-2-35877-023-1</w:t>
+              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage (Bordeaux, La Rochelle, Rochefort, Bayonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mollat, pp.55-92, 2020, 978-2-35877-023-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393063v1</w:t>
+                <w:t xml:space="preserve">hal-04393058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les expéditions négrières [et] Sur les routes de la traite, chapitres 2 et 3,</w:t>
+                <w:t xml:space="preserve">Les dernier feux de la traite, sous le Restauration, Chapitre 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Mao (Caroline). </w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mao (Caroline). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage (Bordeaux, La Rochelle, Rochefort, Bayonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mollat, pp.55-92, 2020, 978-2-35877-023-1</w:t>
+              <w:t xml:space="preserve">Mémoire noire. Histoire de l’esclavage : Bordeaux, La Rochelle, Rochefort, Bayonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mollat, pp.117-134, 2020, 978-2-35877-023-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393058v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l'océan mondial : la création du bureau hydrographique international (1919-1921)</w:t>
               </w:r>
@@ -10426,246 +10426,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indésirables : criminels et faux-sauniers à destination de la Nouvelle France</w:t>
+                <w:t xml:space="preserve">Une richesse partagée : la morue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.106-107, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.140-143, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729016v1</w:t>
+                <w:t xml:space="preserve">hal-00729019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charente, Sèvre-Niortaise et Seudre, renouer avec le passé portuaire</w:t>
+                <w:t xml:space="preserve">Les indésirables : criminels et faux-sauniers à destination de la Nouvelle France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.122-124, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.106-107, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729020v1</w:t>
+                <w:t xml:space="preserve">hal-00729016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une richesse partagée : la morue</w:t>
+                <w:t xml:space="preserve">Charente, Sèvre-Niortaise et Seudre, renouer avec le passé portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augeron (Mickaël) et Guillemet (Dominique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces de la Nouvelle-France en Poitou-Charentes et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.140-143, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, Québec, pp.122-124, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729019v1</w:t>
+                <w:t xml:space="preserve">hal-00729020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochefort, porte de l'Amérique française, entre histoire, mémoire et patrimoine</w:t>
               </w:r>
@@ -11795,51 +11795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D0629D"/>
+    <w:nsid w:val="E23F5036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11943,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4566F2B1"/>
+    <w:nsid w:val="3BCD9F4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63C042FD"/>
+    <w:nsid w:val="363B5D56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12328,51 +12328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/les-sables-dolonne-85100/proces-xynthia-la-dilution-de-la-memoire-en-question-2828027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nor.274.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Vinet-Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury Alves Chueiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelo Fortunato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.10483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mimouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister-Langanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2021.1667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Chueiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelofortunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04948013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GLMH8337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moraes Lins-De-Barros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Varela Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.18175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laugraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plessis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJFV3493" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04984761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XRLE9450" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTSN8832" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/URWZ3501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYLA1258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQLZ9257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04932147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OBWM4261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Frau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millon Matthias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6072/les-etrangers-sur-les-littoraux-europeens-et-mediterraneens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01828701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordereaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464263411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shasm.fr/publications-shasm/livres/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepa.fr/produit/451/9782376711650/cartes-marines" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4959" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.210" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polistampa.com/scheda_libro.php?id=6515" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729019v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/les-sables-dolonne-85100/proces-xynthia-la-dilution-de-la-memoire-en-question-2828027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mossot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nor.274.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Vinet-Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury Alves Chueiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelo Fortunato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.10483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mimouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister-Langanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2021.1667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Mury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Chueiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angelofortunato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04948013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GLMH8337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moraes Lins-De-Barros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Varela Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.18175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laugraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plessis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJFV3493" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04984761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XRLE9450" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTSN8832" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/URWZ3501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYLA1258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05086663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQLZ9257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04932147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OBWM4261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Frau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millon Matthias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6072/les-etrangers-sur-les-littoraux-europeens-et-mediterraneens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01828701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordereaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464263411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shasm.fr/publications-shasm/livres/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepa.fr/produit/451/9782376711650/cartes-marines" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4959" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.210" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polistampa.com/scheda_libro.php?id=6515" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729019v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00729029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>