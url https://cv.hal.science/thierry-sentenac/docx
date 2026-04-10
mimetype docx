--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -840,274 +840,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated thermal 3 D reconstruction based on a robot equipped with uncalibrated infrared stereovision cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the thermal sensitivity and resolution of a YSZ:Er 3+ /YSZ:Eu 3+ fluorescent thermal history sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38, pp.203 - 215. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, p.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2018.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829409v1</w:t>
+                <w:t xml:space="preserve">hal-01724604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermal sensitivity and resolution of a YSZ:Er 3+ /YSZ:Eu 3+ fluorescent thermal history sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated thermal 3 D reconstruction based on a robot equipped with uncalibrated infrared stereovision cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Amiel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 272, p.42-52. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.203 - 215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724604v1</w:t>
+                <w:t xml:space="preserve">hal-01829409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Detection With Low-Cost Three-Dimensional Sensors for Autonomous Navigation in Orchards</w:t>
               </w:r>
@@ -1217,295 +1217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankuan Liu</w:t>
+                <w:t xml:space="preserve">Novel erbia-yttria co-doped zirconia fluorescent thermal history sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghui Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">X. Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), art. 015001-11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/26/1/015001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662699v1</w:t>
+                <w:t xml:space="preserve">hal-01620035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel erbia-yttria co-doped zirconia fluorescent thermal history sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Massol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), art. 015001-11 p. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/26/1/015001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620035v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Micro-Cracks on Highly Specular Reflectors: Dimensioning a Vision Machine Based on Optical Properties</w:t>
               </w:r>
@@ -3764,260 +3764,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
+                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
+              <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791909v1</w:t>
+                <w:t xml:space="preserve">hal-04717865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lieurey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717865v1</w:t>
+                <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of varying the proportion of crystalline-amorphous phases in a lunar regolith analog and resulting physical properties for isru selective laser melting</w:t>
               </w:r>
@@ -4831,269 +4831,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Le Flécher</w:t>
+                <w:t xml:space="preserve">Thermosensitive coating dedicated to smart TPS for very high temperature - 850 °C to 1650°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Durand Petiteville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Flight vehicles, Aerothermodynamics and Re-entry Missions and Engineering (FAR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Monopoli, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192745v1</w:t>
+                <w:t xml:space="preserve">hal-02372045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive coating dedicated to smart TPS for very high temperature - 850 °C to 1650°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flight vehicles, Aerothermodynamics and Re-entry Missions and Engineering (FAR 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.355-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007918803550362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372045v1</w:t>
+                <w:t xml:space="preserve">hal-03192745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
               </w:r>
@@ -5559,90 +5559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
@@ -5925,529 +5925,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719541v1</w:t>
+                <w:t xml:space="preserve">hal-01351750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353317v1</w:t>
+                <w:t xml:space="preserve">hal-01633694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633694v1</w:t>
+                <w:t xml:space="preserve">hal-01719541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
+                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Arafat</w:t>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351750v1</w:t>
+                <w:t xml:space="preserve">hal-01353317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
               </w:r>
@@ -6597,89 +6597,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6705,82 +6714,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
               </w:r>
@@ -7080,261 +7080,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">A Navigational Framework Combining Visual Servoing and Spiral Obstacle Avoidance Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Futterlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics ( ICINCO )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Sep 2014, Vienna, Austria. p.57-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005027800570064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715921v1</w:t>
+                <w:t xml:space="preserve">hal-01354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Navigational Framework Combining Visual Servoing and Spiral Obstacle Avoidance Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Futterlieb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">O Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics ( ICINCO )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTICC, Sep 2014, Vienna, Austria. p.57-64, </w:t>
+              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005027800570064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354855v1</w:t>
+                <w:t xml:space="preserve">hal-01715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
               </w:r>
@@ -8265,259 +8265,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
+              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764787v1</w:t>
+                <w:t xml:space="preserve">hal-00420081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global projective rectification approach for uncalibrated infrared stereo images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
+                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DPVT 2010 -5th International symposium on 3D data processing, visualization and transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">SFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760280v1</w:t>
+                <w:t xml:space="preserve">hal-02193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8572,286 +8585,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global projective rectification approach for uncalibrated infrared stereo images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
+              <w:t xml:space="preserve">3DPVT 2010 -5th International symposium on 3D data processing, visualization and transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420081v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193829v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un objet 3D à partir d'images stéréo infrarouges avec calibrage sur images rectifiées</w:t>
               </w:r>
@@ -9047,204 +9060,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delmas</w:t>
+                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+                <w:t xml:space="preserve">hal-01764787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Object modelling from infrared stereo images with a calibration on rectified images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2010 - 17ème Congrès francophone AFRIF-AFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Caen, France. p. 174-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9269,90 +9269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectification Projective d'Images Stéréo non Calibrées Infrarouges avec prise en compte globale de la minimisation des distorsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9390,51 +9390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Stereovision by an Integrated Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillatreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9708,256 +9708,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
+                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomecanics 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 35 p</w:t>
+              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796827v1</w:t>
+                <w:t xml:space="preserve">hal-01788410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
+                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Farre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">Photomecanics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788410v1</w:t>
+                <w:t xml:space="preserve">hal-01796827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of near infrared thermography with silicon image sensor cameras</w:t>
               </w:r>
@@ -10524,51 +10524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016, 31 Mai – 3 Juin 2016, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10632,51 +10632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’Institut Mines-Télécom « Matériaux : réalités et nouvelles frontières», 30-31 Mars 2016, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11388,51 +11388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63193-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducarouge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2018.06.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Flecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vougioukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2857005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05484989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Petiteville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sentenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR65334.2025.11338728" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Helvig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995933" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02334205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2019.8870344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008119001300137" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963150v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vougioukas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01950862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945895" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006478601720181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Futterlieb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005027800570064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducrouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05467876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fevrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT042H" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63193-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducarouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2018.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Flecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vougioukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2857005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05484989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Petiteville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sentenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR65334.2025.11338728" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Helvig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995933" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02334205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2019.8870344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008119001300137" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963150v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vougioukas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01950862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945895" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006478601720181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Futterlieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005027800570064" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducrouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05467876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fevrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT042H" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>