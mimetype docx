--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1710,741 +1710,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723015v2</w:t>
+                <w:t xml:space="preserve">hal-01351008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.42-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351008v1</w:t>
+                <w:t xml:space="preserve">hal-00723015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611999v1</w:t>
+                <w:t xml:space="preserve">hal-01168182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168182v1</w:t>
+                <w:t xml:space="preserve">hal-01611999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape distortions induced by convective effect on hot object in visible, near infrared and infrared bands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise effect on the interpolation equation for near infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-012-1452-8⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.208-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636832v1</w:t>
+                <w:t xml:space="preserve">hal-01687307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise effect on the interpolation equation for near infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape distortions induced by convective effect on hot object in visible, near infrared and infrared bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (3), pp.208-218. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1452-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687307v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-color near infrared thermoreflectometry: A method for true temperature field measurement</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,64 +2547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caméra proche IR et/ou IR Mesure de température et de déformation à hautes températures: le problème de l'effet mirage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,790 +3375,782 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior-based multi-sensor navigation in an unknown environment</w:t>
+                <w:t xml:space="preserve">3DThermoScan: Simultaneous 3D Reconstruction and Temperature Measurement with a Single Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand-Petiteville</w:t>
+                <w:t xml:space="preserve">Tom Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cadenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Sentenac</w:t>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR - 2025 IEEE International Conference on Advanced Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAR65334.2025.11338728⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.170-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014445300004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484989v1</w:t>
+                <w:t xml:space="preserve">hal-05562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image synthesis using a physics-informed diffusion model for crack detection with laser flying spot thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior-based multi-sensor navigation in an unknown environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand-Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Rahou</w:t>
+                <w:t xml:space="preserve">V. Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Helvig</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3077387⟩</w:t>
+              <w:t xml:space="preserve">ICAR - 2025 IEEE International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Juan, Argentina. pp.305-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR65334.2025.11338728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225787v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image synthesis using a physics-informed diffusion model for crack detection with laser flying spot thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Rahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Helvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Delpech</w:t>
+                <w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Texier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">Baptiste Abeloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t>
+              <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3077387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216916v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lieurey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717865v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
+                <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
+              <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791909v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of varying the proportion of crystalline-amorphous phases in a lunar regolith analog and resulting physical properties for isru selective laser melting</w:t>
+                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.C. Pinet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European lunar Symposium (ELS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European nodes of the Solar System Exploration Research Virtual Institute (SSERVI), Jun 2023, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281461v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-alone obstacle avoidance controller for image-based navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4177,845 +4169,862 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LARS 2022 / SBR 2022 -19th IEEE Latin American Robotics Symposium / 14th Brazilian Symposium on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, São Paulo, Brazil. p. 133-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LARS/SBR/WRE56824.2022.9995933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Granier</w:t>
+                <w:t xml:space="preserve">Effect of varying the proportion of crystalline-amorphous phases in a lunar regolith analog and resulting physical properties for isru selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pinet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium 10th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne, France. p. 127-128</w:t>
+              <w:t xml:space="preserve">11th European lunar Symposium (ELS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European nodes of the Solar System Exploration Research Virtual Institute (SSERVI), Jun 2023, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840543v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Massot</w:t>
+                <w:t xml:space="preserve">J. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Chiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Favier</w:t>
+                <w:t xml:space="preserve">P. Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Lunar Symposium 10th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France. p. 127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441756v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based algorithm for collision-free avoidance of mobile robots in complex dynamic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Leca</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334205v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual predictive control of robotic arms with overlapping workspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
+                <w:t xml:space="preserve">Sensor-based algorithm for collision-free avoidance of mobile robots in complex dynamic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2019 - 16th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. p.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2019.8870344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008119001300137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193387v1</w:t>
+                <w:t xml:space="preserve">hal-02334205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based Obstacles Avoidance Using Spiral Controllers for an Aircraft Maintenance Inspection Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Leca</w:t>
+                <w:t xml:space="preserve">Visual predictive control of robotic arms with overlapping workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Le Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICINCO 2019 - 16th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.130-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008119001300137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268746v1</w:t>
+                <w:t xml:space="preserve">hal-03193387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive coating dedicated to smart TPS for very high temperature - 850 °C to 1650°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Sensor-based Obstacles Avoidance Using Spiral Controllers for an Aircraft Maintenance Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Mondu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flight vehicles, Aerothermodynamics and Re-entry Missions and Engineering (FAR 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. p.2083-2089, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372045v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Durand Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,814 +5033,792 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.355-362, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007918803550362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Thermosensitive coating dedicated to smart TPS for very high temperature - 850 °C to 1650°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
+              <w:t xml:space="preserve">International Conference on Flight vehicles, Aerothermodynamics and Re-entry Missions and Engineering (FAR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852647v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Tree detection with low-cost 3D sensors for autonomous navigation in orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Le Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852327v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901710v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree detection with low-cost 3D sensors for autonomous navigation in orchards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Cadenat</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Vougioukas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots (IROS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963150v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QIRT, Jun 2018, Berlin, Germany. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2018.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416479v1</w:t>
+                <w:t xml:space="preserve">hal-01852327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation on a harvesting robot of a sensor-based controller performing a u-turn</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Cadenat</w:t>
+                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (2017 ECMSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950862v1</w:t>
+                <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Sensor-based Controller Performing U-turn to Navigate in Orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5853,964 +5840,964 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p.172-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006478601720181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Implementation on a harvesting robot of a sensor-based controller performing a u-turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Le Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (2017 ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. art. 7945895 - 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351750v1</w:t>
+                <w:t xml:space="preserve">hal-01950862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rollin</w:t>
+                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Velay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">Al Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t>
+              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633694v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719541v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353317v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633620v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,3409 +6809,3539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350898v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352751v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054000v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Navigational Framework Combining Visual Servoing and Spiral Obstacle Avoidance Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Cadenat</w:t>
+                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics ( ICINCO )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005027800570064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354855v1</w:t>
+                <w:t xml:space="preserve">hal-02054000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">A Navigational Framework Combining Visual Servoing and Spiral Obstacle Avoidance Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Futterlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics ( ICINCO )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Sep 2014, Vienna, Austria. p.57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005027800570064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715921v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Petrocelli</w:t>
+                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.094⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054265v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petrocelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Metallurgical Coatings and Thin Films 2014 (ICMCTF), 27 Avril – 2 Mai 2014, San Diego (USA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053451v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IR thermography and photoluminescence for early diagnostic of spallation and temperature sensing in thermal barrier coatings</w:t>
+                <w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Hoai Giang Tran</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International conference on Quantitative Infrared Thermography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Metallurgical Coatings and Thin Films 2014 (ICMCTF), 27 Avril – 2 Mai 2014, San Diego (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708933v1</w:t>
+                <w:t xml:space="preserve">hal-02053451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Comparison of IR thermography and photoluminescence for early diagnostic of spallation and temperature sensing in thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Giang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056683v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056682v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Martel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709491v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
+                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. art. 801305 - 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.887569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771339v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056681v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
+              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.625-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420081v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193829v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
+              <w:t xml:space="preserve">SFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771352v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global projective rectification approach for uncalibrated infrared stereo images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
+                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DPVT 2010 -5th International symposium on 3D data processing, visualization and transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760280v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">A global projective rectification approach for uncalibrated infrared stereo images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">3DPVT 2010 -5th International symposium on 3D data processing, visualization and transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un objet 3D à partir d'images stéréo infrarouges avec calibrage sur images rectifiées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ducrouge</w:t>
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Devy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">econnaissance des Formes et Intelligence Artificielle (RFIA 2010), Caen (France), 19-22 Janvier 2010,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Caen, France. pp.9</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193475v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">Modélisation d'un objet 3D à partir d'images stéréo infrarouges avec calibrage sur images rectifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
+              <w:t xml:space="preserve">econnaissance des Formes et Intelligence Artificielle (RFIA 2010), Caen (France), 19-22 Janvier 2010,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Caen, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764791v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764787v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Object modelling from infrared stereo images with a calibration on rectified images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
+                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2010 - 17ème Congrès francophone AFRIF-AFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. p. 174-181</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826388v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectification Projective d'Images Stéréo non Calibrées Infrarouges avec prise en compte globale de la minimisation des distorsions</w:t>
+                <w:t xml:space="preserve">3D Object modelling from infrared stereo images with a calibration on rectified images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trégastel, France, France</w:t>
+              <w:t xml:space="preserve">RFIA 2010 - 17ème Congrès francophone AFRIF-AFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. p. 174-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00404623v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Stereovision by an Integrated Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Boizard</w:t>
+                <w:t xml:space="preserve">Rectification Projective d'Images Stéréo non Calibrées Infrarouges avec prise en compte globale de la minimisation des distorsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAV 2007 - 6th IFAC Symposium on Intelligent Autonomous Vehicle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trégastel, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949808v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie proche infrarouge : modélisation radiométrique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time Stereovision by an Integrated Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillatreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermogram' 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAV 2007 - 6th IFAC Symposium on Intelligent Autonomous Vehicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France. p.161-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20070903-3-FR-2921.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771383v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermographie proche infrarouge : modélisation radiométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">Thermogram' 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Châlons en Champagne, France. p.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167254v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Rotrou</w:t>
+                <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Farre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788410v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
+                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomecanics 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 35 p</w:t>
+              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796827v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of near infrared thermography with silicon image sensor cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Rotrou</w:t>
+                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Farre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense XXVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photomecanics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.605894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709508v1</w:t>
+                <w:t xml:space="preserve">hal-01796827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of near infrared thermography with silicon image sensor cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Nsengumuremyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Rotrou</w:t>
+                <w:t xml:space="preserve">P Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">J Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Orlando, United States. pp.9-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.605894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798906v1</w:t>
+                <w:t xml:space="preserve">hal-01709508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Nsengumuremyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10279,51 +10396,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10333,78 +10450,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,87 +10553,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de marqueurs de l’histoire thermique photoluminescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10557,73 +10674,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016, 31 Mai – 3 Juin 2016, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de barrières thermiques sol-gel YSZ pour la mesure de température et le CND par fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10665,73 +10782,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’Institut Mines-Télécom « Matériaux : réalités et nouvelles frontières», 30-31 Mars 2016, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distorsions induced by convective effect on hot object in near infrared and infrared spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10740,97 +10857,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics 2011, Brussels (Belgium), 7-9 February 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10840,78 +10957,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DThermoScan: Simultaneous 3D reconstruction and temperature measurement with a single camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10923,51 +11040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10977,100 +11094,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de scènes dynamiques avec une caméra CCD dans le proche infrarouge : application à la détection couplée de feu et de déplacements d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Institut national polytechnique (Toulouse ; 1969-..), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002INPT042H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04667594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11080,91 +11197,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoMécanique 2004 : étude du comportement des matériaux et des structures, Albi, France, du 04-06 mai 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11183,65 +11300,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Mines d'Albi Carmaux, 416 p., 2004, 2-9511591-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11388,51 +11505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63193-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducarouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2018.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Flecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vougioukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2857005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05484989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Petiteville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sentenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR65334.2025.11338728" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Helvig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995933" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02334205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2019.8870344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008119001300137" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963150v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vougioukas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01950862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945895" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006478601720181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Futterlieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005027800570064" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducrouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05467876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fevrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT042H" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63193-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducarouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2018.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Flecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vougioukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2857005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fevrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014445300004084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05484989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Petiteville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sentenac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR65334.2025.11338728" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Helvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995933" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02334205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2019.8870344" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008119001300137" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vougioukas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006478601720181" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01950862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Futterlieb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005027800570064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducrouge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05467876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT042H" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>