--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1710,741 +1710,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.42-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351008v1</w:t>
+                <w:t xml:space="preserve">hal-00723015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723015v2</w:t>
+                <w:t xml:space="preserve">hal-01351008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168182v1</w:t>
+                <w:t xml:space="preserve">hal-01611999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611999v1</w:t>
+                <w:t xml:space="preserve">hal-01168182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise effect on the interpolation equation for near infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape distortions induced by convective effect on hot object in visible, near infrared and infrared bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/208⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1452-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687307v1</w:t>
+                <w:t xml:space="preserve">hal-01636832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape distortions induced by convective effect on hot object in visible, near infrared and infrared bands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise effect on the interpolation equation for near infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (4), pp.1452. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.208-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-012-1452-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/3/208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636832v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-color near infrared thermoreflectometry: A method for true temperature field measurement</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,64 +2547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caméra proche IR et/ou IR Mesure de température et de déformation à hautes températures: le problème de l'effet mirage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,256 +4114,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone obstacle avoidance controller for image-based navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Cadenat</w:t>
+                <w:t xml:space="preserve">Effect of varying the proportion of crystalline-amorphous phases in a lunar regolith analog and resulting physical properties for isru selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LARS 2022 / SBR 2022 -19th IEEE Latin American Robotics Symposium / 14th Brazilian Symposium on Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European lunar Symposium (ELS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European nodes of the Solar System Exploration Research Virtual Institute (SSERVI), Jun 2023, Padoue, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807426v1</w:t>
+                <w:t xml:space="preserve">hal-04281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of varying the proportion of crystalline-amorphous phases in a lunar regolith analog and resulting physical properties for isru selective laser melting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Stand-alone obstacle avoidance controller for image-based navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European lunar Symposium (ELS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE LARS 2022 / SBR 2022 -19th IEEE Latin American Robotics Symposium / 14th Brazilian Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, São Paulo, Brazil. p. 133-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LARS/SBR/WRE56824.2022.9995933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281461v1</w:t>
+                <w:t xml:space="preserve">hal-03807426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
               </w:r>
@@ -5190,909 +5190,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree detection with low-cost 3D sensors for autonomous navigation in orchards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Cadenat</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Vougioukas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots (IROS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963150v1</w:t>
+                <w:t xml:space="preserve">hal-01852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QIRT, Jun 2018, Berlin, Germany. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2018.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416479v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852647v1</w:t>
+                <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Tree detection with low-cost 3D sensors for autonomous navigation in orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Le Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852327v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901710v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Sensor-based Controller Performing U-turn to Navigate in Orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation on a harvesting robot of a sensor-based controller performing a u-turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Le Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p.172-181, </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (2017 ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. art. 7945895 - 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006478601720181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949886v1</w:t>
+                <w:t xml:space="preserve">hal-01950862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation on a harvesting robot of a sensor-based controller performing a u-turn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Sensor-based Controller Performing U-turn to Navigate in Orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand-Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Le Flecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vougioukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (2017 ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. art. 7945895 - 6 p., </w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p.172-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006478601720181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950862v1</w:t>
+                <w:t xml:space="preserve">hal-01949886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilisio Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6652,152 +6652,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352751v1</w:t>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6809,112 +6831,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6926,532 +6939,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+                <w:t xml:space="preserve">hal-01350898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
+              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350898v1</w:t>
+                <w:t xml:space="preserve">hal-01352751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">A Navigational Framework Combining Visual Servoing and Spiral Obstacle Avoidance Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Futterlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics ( ICINCO )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Sep 2014, Vienna, Austria. p.57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005027800570064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054000v1</w:t>
+                <w:t xml:space="preserve">hal-01354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Navigational Framework Combining Visual Servoing and Spiral Obstacle Avoidance Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Cadenat</w:t>
+                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics ( ICINCO )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005027800570064⟩</w:t>
+              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354855v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
+                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
+              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715921v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
               </w:r>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7813,1391 +7813,1391 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Martel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056681v1</w:t>
+                <w:t xml:space="preserve">hal-02056683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. art. 801305 - 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.887569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056683v1</w:t>
+                <w:t xml:space="preserve">hal-01709491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.887569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709491v1</w:t>
+                <w:t xml:space="preserve">hal-02056682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.625-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056682v1</w:t>
+                <w:t xml:space="preserve">hal-01771339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.625-630</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771339v1</w:t>
+                <w:t xml:space="preserve">hal-02056681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420081v1</w:t>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Modélisation d'un objet 3D à partir d'images stéréo infrarouges avec calibrage sur images rectifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">econnaissance des Formes et Intelligence Artificielle (RFIA 2010), Caen (France), 19-22 Janvier 2010,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Caen, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193829v1</w:t>
+                <w:t xml:space="preserve">hal-02193475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771352v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global projective rectification approach for uncalibrated infrared stereo images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
+                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DPVT 2010 -5th International symposium on 3D data processing, visualization and transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760280v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delmas</w:t>
+                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">SFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un objet 3D à partir d'images stéréo infrarouges avec calibrage sur images rectifiées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ducrouge</w:t>
+                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Devy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">econnaissance des Formes et Intelligence Artificielle (RFIA 2010), Caen (France), 19-22 Janvier 2010,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Caen, France. pp.9</w:t>
+              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193475v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">A global projective rectification approach for uncalibrated infrared stereo images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
+              <w:t xml:space="preserve">3DPVT 2010 -5th International symposium on 3D data processing, visualization and transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764791v1</w:t>
+                <w:t xml:space="preserve">hal-01760280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
               </w:r>
@@ -9209,51 +9209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10870,51 +10870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics 2011, Brussels (Belgium), 7-9 February 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11505,51 +11505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63193-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducarouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2018.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Flecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vougioukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2857005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fevrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014445300004084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05484989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Petiteville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sentenac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR65334.2025.11338728" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Helvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995933" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02334205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2019.8870344" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008119001300137" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vougioukas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006478601720181" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01950862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Futterlieb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005027800570064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducrouge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05467876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT042H" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63193-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducarouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2018.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Le Flecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vougioukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2857005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fevrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014445300004084" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05484989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Petiteville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sentenac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR65334.2025.11338728" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Helvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995933" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02334205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2019.8870344" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008119001300137" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vougioukas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01950862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945895" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006478601720181" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Futterlieb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005027800570064" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducrouge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05467876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT042H" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>