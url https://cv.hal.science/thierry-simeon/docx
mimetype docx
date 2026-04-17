--- v0 (2026-03-05)
+++ v1 (2026-04-17)
@@ -942,421 +942,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes in antibody Fab fragments upon binding and their consequences on the performance of docking algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bianciotto</w:t>
+                <w:t xml:space="preserve">Segmenting Proteins into Tripeptides to Enhance Conformational Sampling with Monte Carlo Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23020373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823695v1</w:t>
+                <w:t xml:space="preserve">hal-01708710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+                <w:t xml:space="preserve">Conformational changes in antibody Fab fragments upon binding and their consequences on the performance of docking algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bianciotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823694v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting Proteins into Tripeptides to Enhance Conformational Sampling with Monte Carlo Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denarie</w:t>
+                <w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro N Estaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vaisset</w:t>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.373. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23020373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708710v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Path Planning in Complex Cost Spaces With Sampling-Based Algorithms</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 41, pp. 297-302. </w:t>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling protein conformational transitions by a combination of coarse-grained normal mode analysis and robotics-inspired methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,51 +2056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning algorithms for molecular simulations: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,278 +2145,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing systematic protein-protein docking methods using ray casting: Application to ATTRACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding Molecular Motions in Voxel Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.23127⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.557-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2010.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982609v1</w:t>
+                <w:t xml:space="preserve">hal-02652128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Molecular Motions in Voxel Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing systematic protein-protein docking methods using ray casting: Application to ATTRACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (2), pp.557-563. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (11), pp.3037-3049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2010.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.23127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652128v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed molecular modeling-robotics approach to investigate lipase large molecular motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,921 +2500,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating ligand-induced conformational changes in proteins using a mechanical disassembly method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling-Based Path Planning on Configuration-Space Costmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (29), pp.8268</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.635-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986237v1</w:t>
+                <w:t xml:space="preserve">hal-01986202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-Based Path Planning on Configuration-Space Costmaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating ligand-induced conformational changes in proteins using a mechanical disassembly method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Thanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Romain Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (4), pp.635-646</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (29), pp.8268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986202v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for planning and control of robot motions</w:t>
+                <w:t xml:space="preserve">Control of Lipase Enantioselectivity by Engineering the Substrate Binding Site and Access Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Brook</w:t>
+                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsutomu Hasegawa</w:t>
+                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Lavalle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Guieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (1), </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (17), pp.2760-2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2009.932129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200900439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993243v1</w:t>
+                <w:t xml:space="preserve">hal-01986285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Lipase Enantioselectivity by Engineering the Substrate Binding Site and Access Channel</w:t>
+                <w:t xml:space="preserve">Algorithms for planning and control of robot motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Oliver Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
+                <w:t xml:space="preserve">Tsutomu Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guieysse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steve Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (17), pp.2760-2771. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200900439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2009.932129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986285v1</w:t>
+                <w:t xml:space="preserve">hal-01993243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Deformation Roadmaps: Compact Graphs with Useful Cycles for Motion Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Disassembly Path Planning for Complex Articulated Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (11-12), pp.1175-1188</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.475-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986326v1</w:t>
+                <w:t xml:space="preserve">hal-01987955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An NMA-guided path planning approach for computing large-amplitude conformational changes in proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Kirillova</w:t>
+                <w:t xml:space="preserve">A Structure-Controlled Investigation of Lipase Enantioselectivity by a Path-Planning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.21570⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), pp.1308-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200700548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987938v1</w:t>
+                <w:t xml:space="preserve">hal-01986375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly Path Planning for Complex Articulated Objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Path Deformation Roadmaps: Compact Graphs with Useful Cycles for Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.475-481</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (11-12), pp.1175-1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987955v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structure-Controlled Investigation of Lipase Enantioselectivity by a Path-Planning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guieysse</w:t>
+                <w:t xml:space="preserve">An NMA-guided path planning approach for computing large-amplitude conformational changes in proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Kirillova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Stefaniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200700548⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01986375v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Aware Mobile Robot Motion Planner</w:t>
               </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Remaud Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3965,217 +3965,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for rough terrain trajectory planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path coordination for multiple mobile robots: a resolution-complete algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Haït</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (8), pp.673-699</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988387v1</w:t>
+                <w:t xml:space="preserve">hal-01987712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path coordination for multiple mobile robots: a resolution-complete algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for rough terrain trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (1), pp.42-49</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (8), pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987712v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility-based probabilistic roadmaps for motion planning</w:t>
               </w:r>
@@ -4490,260 +4490,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Geometric Reasoning Networks for Robot Task and Motion Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">Robust RL Navigation Via Sensitivity-Aware Observation Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE IROS 2025 Workshop TARo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914376v1</w:t>
+                <w:t xml:space="preserve">hal-05368565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RL Navigation Via Sensitivity-Aware Observation Augmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Zhu</w:t>
+                <w:t xml:space="preserve">Learning Geometric Reasoning Networks for Robot Task and Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IROS 2025 Workshop TARo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368565v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned Uncertainty Tubes via Recurrent Neural Networks for Planning Robust Robot Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Task and Motion Planning with Feasibility Prediction: Towards Multi-Robot Manipulation Planning of Realistic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Action and Grasp Feasibility Prediction for Task and Motion Planning through Multi-Task Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Predict Action Feasibility for Task and Motion Planning in 3D Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,151 +5643,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being safe around the robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">A multi-tree extension of the Transition-based RRT: Application to ordering-and-pathfinding problems in continuous cost spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Human Robot Interaction Workshop, HRI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110185v1</w:t>
+                <w:t xml:space="preserve">hal-01057030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning agile motions for quadrotors in constrained environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5819,374 +5806,387 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. 6p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-based methods for a full characterization of energy landscapes of small peptides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amarda Shehu</w:t>
+                <w:t xml:space="preserve">Being safe around the robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vadant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">Algorithmic Human Robot Interaction Workshop, HRI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070405v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sampling-based approaches to optimal path planning in complex cost spaces</w:t>
+                <w:t xml:space="preserve">Sampling-based methods for a full characterization of energy landscapes of small peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarda Shehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Algorithmic Foundations of Robotics (WAFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.16</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062970v1</w:t>
+                <w:t xml:space="preserve">hal-01070405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-tree extension of the Transition-based RRT: Application to ordering-and-pathfinding problems in continuous cost spaces</w:t>
+                <w:t xml:space="preserve">Efficient sampling-based approaches to optimal path planning in complex cost spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. 6 p</w:t>
+              <w:t xml:space="preserve">International Workshop on the Algorithmic Foundations of Robotics (WAFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057030v1</w:t>
+                <w:t xml:space="preserve">hal-01062970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tree approach to compute transition paths on energy landscapes</w:t>
               </w:r>
@@ -6375,51 +6375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costmap planning in high dimensional configuration spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6464,402 +6464,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing effort in planning human-robot handover tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
+                <w:t xml:space="preserve">Coarse-grained elastic networks, normal mode analysis and robotics-inspired methods for modeling protein conformational transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN: The 21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Philadelphia, United States. pp.40-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBMW.2012.6470359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976706v1</w:t>
+                <w:t xml:space="preserve">hal-01981799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grained elastic networks, normal mode analysis and robotics-inspired methods for modeling protein conformational transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vaisset</w:t>
+                <w:t xml:space="preserve">Sharing effort in planning human-robot handover tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RO-MAN: The 21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981799v1</w:t>
+                <w:t xml:space="preserve">hal-01976706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning human-aware motions using a sampling-based costmap planner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing cost-space chasms in manipulation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Berenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha S Srinivasa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976227v1</w:t>
+                <w:t xml:space="preserve">hal-01985798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelizing RRT on distributed-memory architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6888,297 +6849,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE ICRA '11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp. 2261-2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding enveloping grasps by matching continuous surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
+                <w:t xml:space="preserve">Planning human-aware motions using a sampling-based costmap planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985779v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing cost-space chasms in manipulation planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding enveloping grasps by matching continuous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Berenson</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddhartha S Srinivasa</w:t>
+                <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985798v1</w:t>
+                <w:t xml:space="preserve">hal-01985779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t>
+                <w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
@@ -7209,669 +7209,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822653v1</w:t>
+                <w:t xml:space="preserve">hal-02815698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Safe and Legible Hand-over Motions for Human-Robot Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+                <w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP/IEEE-RAS/EURON workshop on technical challenges for dependable robots in human environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976223v1</w:t>
+                <w:t xml:space="preserve">hal-02822653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning pick-and-place tasks with two-hand regrasping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sidobre</w:t>
+                <w:t xml:space="preserve">Planning Safe and Legible Hand-over Motions for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">IARP/IEEE-RAS/EURON workshop on technical challenges for dependable robots in human environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986173v1</w:t>
+                <w:t xml:space="preserve">hal-01976223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
+                <w:t xml:space="preserve">Planning pick-and-place tasks with two-hand regrasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sidobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815698v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path planning approach to (dis)assembly sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Thanh Le</w:t>
+                <w:t xml:space="preserve">Roadmap composition for multi-arm systems path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Automation Science and Engineering (CASE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.286-291</w:t>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, United States. pp.2471-2476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986320v1</w:t>
+                <w:t xml:space="preserve">hal-01986305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap composition for multi-arm systems path planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
+                <w:t xml:space="preserve">A path planning approach to (dis)assembly sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Thanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, United States. pp.2471-2476</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Automation Science and Engineering (CASE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.286-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986305v1</w:t>
+                <w:t xml:space="preserve">hal-01986320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding molecular motions in voxels maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Siméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7912,489 +7912,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling-based path planner for dual-arm manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokthar Gharbi</w:t>
+                <w:t xml:space="preserve">Transition-based RRT for path planning in continuous cost spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Xian, China. pp.383-388</w:t>
+              <w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2145-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986353v1</w:t>
+                <w:t xml:space="preserve">hal-01986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-based RRT for path planning in continuous cost spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+                <w:t xml:space="preserve">A sampling-based path planner for dual-arm manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokthar Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2145-2150</w:t>
+              <w:t xml:space="preserve">2008 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Xian, China. pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986342v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly path planning for objects with articulated parts.</w:t>
+                <w:t xml:space="preserve">Molecular Disassembly With Rrt-Like Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Intelligent Assembly and Disassembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation (ICRA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.3301-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989229v1</w:t>
+                <w:t xml:space="preserve">hal-01987923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Disassembly With Rrt-Like Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+                <w:t xml:space="preserve">The Stochastic Motion Roadmap: A Sampling Framework for Planning with Markov Motion Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Alterovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation (ICRA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.3301-3306</w:t>
+              <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987923v1</w:t>
+                <w:t xml:space="preserve">hal-01987480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stochastic Motion Roadmap: A Sampling Framework for Planning with Markov Motion Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ron Alterovitz</w:t>
+                <w:t xml:space="preserve">Disassembly path planning for objects with articulated parts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Intelligent Assembly and Disassembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987480v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disassembly path planning for complex articulated objects</w:t>
               </w:r>
@@ -8812,51 +8812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic-Domain RRTs: Efficient Exploration by Controlling the Sampling Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Yershova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive tuning of the sampling domain for dynamic-domain RRTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Yershova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9149,51 +9149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRM-based motion planner for dynamically changing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9225,138 +9225,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Safely but not Slowly - reactively Adapting Paths for Better Trajectory Times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">3D Collision Avoidance for Digital Actors Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.400--405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976192v1</w:t>
+                <w:t xml:space="preserve">inria-00473310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Motion Planning for Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9372,376 +9381,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.4354-4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-stages locomotion planner for digital actors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+                <w:t xml:space="preserve">Moving Safely but not Slowly - reactively Adapting Paths for Better Trajectory Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madhava Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics symposium on Computer animation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, San Diego, United States. pp.258--264</w:t>
+              <w:t xml:space="preserve">1th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00473393v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Collision Avoidance for Digital Actors Locomotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">A 2-stages locomotion planner for digital actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics symposium on Computer animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, San Diego, United States. pp.258--264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00473310v1</w:t>
+                <w:t xml:space="preserve">inria-00473393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning human walk in virtual environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">A probabilistic algorithm for manipulation planning under continuous grasps and placements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.1560-1565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473304v1</w:t>
+                <w:t xml:space="preserve">hal-01988686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Random Loop Generator for Planning the Motions of Closed Kinematic Chains using PRM Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9770,355 +9761,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation (ICRA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Washington, United States. pp.2141-2146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic algorithm for manipulation planning under continuous grasps and placements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Planning human walk in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.3048--3053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988686v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manipulation planner for pick and place operations under continuous grasps and placements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of sensor capacities and environment dynamics onto collision-free motion plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madhava Krishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation (ICRA 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.2022-2027</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988694v1</w:t>
+                <w:t xml:space="preserve">hal-01979379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of sensor capacities and environment dynamics onto collision-free motion plans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A manipulation planner for pick and place operations under continuous grasps and placements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Madhava Krishna</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation (ICRA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.2022-2027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979379v1</w:t>
+                <w:t xml:space="preserve">hal-01988694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with several roadmaps to solve manipulation problems</w:t>
               </w:r>
@@ -10247,64 +10247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IARP International Workshop on Humanoid and Human Friendly Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10323,416 +10323,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building topological models for navigation in large scale environments</w:t>
+                <w:t xml:space="preserve">KCD: a Collision Detector for Path Planning in Factory Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hawai, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979376v1</w:t>
+                <w:t xml:space="preserve">hal-04292588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global nearness diagram navigation (GND)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a software development kit for motion synthesis in virtual worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th International Conference on Virtual Systems and Multi-Media (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979373v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a software development kit for motion synthesis in virtual worlds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building topological models for navigation in large scale environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Virtual Systems and Multi-Media (VSMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295924v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCD: a Collision Detector for Path Planning in Factory Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global nearness diagram navigation (GND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl van Geem</w:t>
+                <w:t xml:space="preserve">Luis Montano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Hawai, United States</w:t>
+              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292588v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move3D: a generic platform for path planning</w:t>
               </w:r>
@@ -10744,51 +10744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Assembly and Task Planning (ISATP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,51 +10934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11079,653 +11079,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Topological Modeling using Local Voronoi-like Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planning sensor-based motions for mobile robot navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292673v1</w:t>
+                <w:t xml:space="preserve">hal-04295765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning sensor-based motions for mobile robot navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental Topological Modeling using Local Voronoi-like Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295765v1</w:t>
+                <w:t xml:space="preserve">hal-04292673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Based Probabilistic Roadmaps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+                <w:t xml:space="preserve">Robust motion planning for rough terrain navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292747v1</w:t>
+                <w:t xml:space="preserve">hal-04296110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple path coordination for mobile robots: a geometric algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+                <w:t xml:space="preserve">Visibility Based Probabilistic Roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Stokholm, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295732v1</w:t>
+                <w:t xml:space="preserve">hal-04292747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Analysis for Feasibility Studies in CAD Models of Industrial Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl van Geem</w:t>
+                <w:t xml:space="preserve">Multiple path coordination for mobile robots: a geometric algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Detroit, United States</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Stokholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295697v1</w:t>
+                <w:t xml:space="preserve">hal-04295732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust motion planning for rough terrain navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Mobility Analysis for Feasibility Studies in CAD Models of Industrial Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296110v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collision checker for car-like robots coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11757,364 +11757,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Landmark-based Motion Planner for Rough Terrain Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing good holonomic collision-free paths to steer nonholonomic mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Haït</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Experimental Robotics (ISER 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Barcelone, Spain. pp.1--11</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296490v1</w:t>
+                <w:t xml:space="preserve">hal-04295571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Navigation with Uncertainty using Sensor-Based Motions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
+                <w:t xml:space="preserve">A Landmark-based Motion Planner for Rough Terrain Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 1997)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Symposium on Experimental Robotics (ISER 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Barcelone, Spain. pp.1--11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295423v1</w:t>
+                <w:t xml:space="preserve">hal-04296490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing good holonomic collision-free paths to steer nonholonomic mobile robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Navigation with Uncertainty using Sensor-Based Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1997.606804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295571v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning on rough terrain for an articulated vehicle in presence of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12152,51 +12152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical technique for planning motion strategies of a mobile robot in presence of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12332,191 +12332,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Representation for a Mobile Robot moving on a Rough Terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Motion Planner for All-terrain Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dacre-Wright</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295455v1</w:t>
+                <w:t xml:space="preserve">hal-04295493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Motion Planner for All-terrain Mobile Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Space Representation for a Mobile Robot moving on a Rough Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dacre-Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dacre-Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1993, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295493v1</w:t>
+                <w:t xml:space="preserve">hal-04295455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12876,51 +12876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Deformation Roadmaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13555,51 +13555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Horizon Task and Motion Planning with Learning-Based Geometric Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Merlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13669,51 +13669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on learning sensitivity metrics for a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,51 +13770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Task and Motion Planning with Feasibility Prediction: Towards Multi-Robot Manipulation Planning of Realistic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,51 +14381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=L74V10IAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01834414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918783054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2018.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Bluwi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaurs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2487881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarda Shehu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-13-S1-S2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2239571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02652128v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651861v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sim&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thanh Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Iehl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Jaillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lavalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puech-Guenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kirillova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Stefaniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NK7CGCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F&#233;lip&#233; Marin-Urias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2007.904911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madhava Krishna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti1017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nissoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855300741960" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00710798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04914376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808933v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04016581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808885v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capolupo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buhours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vadant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2012.6470359" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berenson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Gharbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Alterovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goldberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dautenhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Woods" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lee Koay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Nehaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1121241.1121272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yershova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lavalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. La Valle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2005.1573565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250661" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gravot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041612" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Zwynsvoorde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933283" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khatib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouilly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.606804" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525463" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dacre-Wright" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03165054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02571707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43089-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02191300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12945-3_23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Merlau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04284213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=L74V10IAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01834414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918783054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Bluwi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2018.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaurs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2487881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarda Shehu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-13-S1-S2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2239571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02652128v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651861v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sim&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Jaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thanh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Iehl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puech-Guenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Hasegawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lavalle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700548" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NK7CGCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kirillova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Stefaniu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F&#233;lip&#233; Marin-Urias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2007.904911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madhava Krishna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti1017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nissoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855300741960" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00710798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04914376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808933v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04016581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808885v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capolupo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buhours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942564" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vadant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2012.6470359" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berenson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986342v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Gharbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Alterovitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goldberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dautenhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Woods" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lee Koay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Nehaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1121241.1121272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yershova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lavalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. La Valle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2005.1573565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250661" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041736" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gravot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041612" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Zwynsvoorde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khatib" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.606804" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525463" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295493v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dacre-Wright" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03165054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02571707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43089-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02191300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12945-3_23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Merlau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04284213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>