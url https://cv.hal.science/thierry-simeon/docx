--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -942,421 +942,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting Proteins into Tripeptides to Enhance Conformational Sampling with Monte Carlo Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vaisset</w:t>
+                <w:t xml:space="preserve">Conformational changes in antibody Fab fragments upon binding and their consequences on the performance of docking algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bianciotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23020373⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708710v1</w:t>
+                <w:t xml:space="preserve">hal-01823695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes in antibody Fab fragments upon binding and their consequences on the performance of docking algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bianciotto</w:t>
+                <w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro N Estaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823695v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Molloy</w:t>
+                <w:t xml:space="preserve">Segmenting Proteins into Tripeptides to Enhance Conformational Sampling with Monte Carlo Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23020373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823694v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Path Planning in Complex Cost Spaces With Sampling-Based Algorithms</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 41, pp. 297-302. </w:t>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling protein conformational transitions by a combination of coarse-grained normal mode analysis and robotics-inspired methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,51 +2056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning algorithms for molecular simulations: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,278 +2145,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Molecular Motions in Voxel Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing systematic protein-protein docking methods using ray casting: Application to ATTRACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2010.23⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (11), pp.3037-3049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.23127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652128v2</w:t>
+                <w:t xml:space="preserve">hal-01982609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing systematic protein-protein docking methods using ray casting: Application to ATTRACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding Molecular Motions in Voxel Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Monique Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (11), pp.3037-3049. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.557-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.23127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2010.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982609v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed molecular modeling-robotics approach to investigate lipase large molecular motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,921 +2500,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-Based Path Planning on Configuration-Space Costmaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating ligand-induced conformational changes in proteins using a mechanical disassembly method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Duc Thanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (4), pp.635-646</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (29), pp.8268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986202v1</w:t>
+                <w:t xml:space="preserve">hal-01986237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating ligand-induced conformational changes in proteins using a mechanical disassembly method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling-Based Path Planning on Configuration-Space Costmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (29), pp.8268</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.635-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986237v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Lipase Enantioselectivity by Engineering the Substrate Binding Site and Access Channel</w:t>
+                <w:t xml:space="preserve">Algorithms for planning and control of robot motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Oliver Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
+                <w:t xml:space="preserve">Tsutomu Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guieysse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steve Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (17), pp.2760-2771. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200900439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2009.932129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986285v1</w:t>
+                <w:t xml:space="preserve">hal-01993243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for planning and control of robot motions</w:t>
+                <w:t xml:space="preserve">Control of Lipase Enantioselectivity by Engineering the Substrate Binding Site and Access Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Brook</w:t>
+                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsutomu Hasegawa</w:t>
+                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Lavalle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Guieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (1), </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (17), pp.2760-2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2009.932129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200900439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993243v1</w:t>
+                <w:t xml:space="preserve">hal-01986285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly Path Planning for Complex Articulated Objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Path Deformation Roadmaps: Compact Graphs with Useful Cycles for Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.475-481</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (11-12), pp.1175-1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987955v1</w:t>
+                <w:t xml:space="preserve">hal-01986326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structure-Controlled Investigation of Lipase Enantioselectivity by a Path-Planning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guieysse</w:t>
+                <w:t xml:space="preserve">An NMA-guided path planning approach for computing large-amplitude conformational changes in proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Kirillova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Stefaniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200700548⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986375v1</w:t>
+                <w:t xml:space="preserve">hal-01987938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Deformation Roadmaps: Compact Graphs with Useful Cycles for Motion Planning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Structure-Controlled Investigation of Lipase Enantioselectivity by a Path-Planning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), pp.1308-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200700548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986326v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An NMA-guided path planning approach for computing large-amplitude conformational changes in proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disassembly Path Planning for Complex Articulated Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alin Stefaniu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.475-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987938v1</w:t>
+                <w:t xml:space="preserve">hal-01987955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Aware Mobile Robot Motion Planner</w:t>
               </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Remaud Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3965,217 +3965,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path coordination for multiple mobile robots: a resolution-complete algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for rough terrain trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (1), pp.42-49</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (8), pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987712v1</w:t>
+                <w:t xml:space="preserve">hal-01988387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for rough terrain trajectory planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path coordination for multiple mobile robots: a resolution-complete algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (8), pp.673-699</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988387v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility-based probabilistic roadmaps for motion planning</w:t>
               </w:r>
@@ -4490,260 +4490,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RL Navigation Via Sensitivity-Aware Observation Augmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Zhu</w:t>
+                <w:t xml:space="preserve">Learning Geometric Reasoning Networks for Robot Task and Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IROS 2025 Workshop TARo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368565v1</w:t>
+                <w:t xml:space="preserve">hal-04914376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Geometric Reasoning Networks for Robot Task and Motion Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">Robust RL Navigation Via Sensitivity-Aware Observation Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE IROS 2025 Workshop TARo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914376v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned Uncertainty Tubes via Recurrent Neural Networks for Planning Robust Robot Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Task and Motion Planning with Feasibility Prediction: Towards Multi-Robot Manipulation Planning of Realistic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Action and Grasp Feasibility Prediction for Task and Motion Planning through Multi-Task Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Predict Action Feasibility for Task and Motion Planning in 3D Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,138 +5643,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-tree extension of the Transition-based RRT: Application to ordering-and-pathfinding problems in continuous cost spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Devaurs</w:t>
+                <w:t xml:space="preserve">Being safe around the robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vadant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. 6 p</w:t>
+              <w:t xml:space="preserve">Algorithmic Human Robot Interaction Workshop, HRI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057030v1</w:t>
+                <w:t xml:space="preserve">hal-01110185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning agile motions for quadrotors in constrained environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5806,184 +5819,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. 6p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being safe around the robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">Efficient sampling-based approaches to optimal path planning in complex cost spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Human Robot Interaction Workshop, HRI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on the Algorithmic Foundations of Robotics (WAFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110185v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling-based methods for a full characterization of energy landscapes of small peptides</w:t>
               </w:r>
@@ -6071,122 +6071,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sampling-based approaches to optimal path planning in complex cost spaces</w:t>
+                <w:t xml:space="preserve">A multi-tree extension of the Transition-based RRT: Application to ordering-and-pathfinding problems in continuous cost spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Algorithmic Foundations of Robotics (WAFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.16</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062970v1</w:t>
+                <w:t xml:space="preserve">hal-01057030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tree approach to compute transition paths on energy landscapes</w:t>
               </w:r>
@@ -6375,51 +6375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costmap planning in high dimensional configuration spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6464,363 +6464,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grained elastic networks, normal mode analysis and robotics-inspired methods for modeling protein conformational transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vaisset</w:t>
+                <w:t xml:space="preserve">Sharing effort in planning human-robot handover tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RO-MAN: The 21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981799v1</w:t>
+                <w:t xml:space="preserve">hal-01976706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing effort in planning human-robot handover tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
+                <w:t xml:space="preserve">Coarse-grained elastic networks, normal mode analysis and robotics-inspired methods for modeling protein conformational transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Bluwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN: The 21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Philadelphia, United States. pp.40-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBMW.2012.6470359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976706v1</w:t>
+                <w:t xml:space="preserve">hal-01981799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing cost-space chasms in manipulation planning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Planning human-aware motions using a sampling-based costmap planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985798v1</w:t>
+                <w:t xml:space="preserve">hal-01976227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelizing RRT on distributed-memory architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6849,336 +6888,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE ICRA '11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp. 2261-2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning human-aware motions using a sampling-based costmap planner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+                <w:t xml:space="preserve">Finding enveloping grasps by matching continuous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sidobre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976227v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding enveloping grasps by matching continuous surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing cost-space chasms in manipulation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Dmitry Berenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sidobre</w:t>
+                <w:t xml:space="preserve">Siddhartha S Srinivasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985779v1</w:t>
+                <w:t xml:space="preserve">hal-01985798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t>
+                <w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
@@ -7209,669 +7209,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815698v1</w:t>
+                <w:t xml:space="preserve">hal-02822653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Planning Safe and Legible Hand-over Motions for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinh Tran</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">IARP/IEEE-RAS/EURON workshop on technical challenges for dependable robots in human environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822653v1</w:t>
+                <w:t xml:space="preserve">hal-01976223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Safe and Legible Hand-over Motions for Human-Robot Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+                <w:t xml:space="preserve">Planning pick-and-place tasks with two-hand regrasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP/IEEE-RAS/EURON workshop on technical challenges for dependable robots in human environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976223v1</w:t>
+                <w:t xml:space="preserve">hal-01986173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning pick-and-place tasks with two-hand regrasping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
+                <w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986173v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap composition for multi-arm systems path planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
+                <w:t xml:space="preserve">A path planning approach to (dis)assembly sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Thanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, United States. pp.2471-2476</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Automation Science and Engineering (CASE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.286-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986305v1</w:t>
+                <w:t xml:space="preserve">hal-01986320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path planning approach to (dis)assembly sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Thanh Le</w:t>
+                <w:t xml:space="preserve">Roadmap composition for multi-arm systems path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Automation Science and Engineering (CASE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.286-291</w:t>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, United States. pp.2471-2476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986320v1</w:t>
+                <w:t xml:space="preserve">hal-01986305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding molecular motions in voxels maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Siméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7912,489 +7912,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-based RRT for path planning in continuous cost spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+                <w:t xml:space="preserve">A sampling-based path planner for dual-arm manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokthar Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2145-2150</w:t>
+              <w:t xml:space="preserve">2008 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Xian, China. pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986342v1</w:t>
+                <w:t xml:space="preserve">hal-01986353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling-based path planner for dual-arm manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokthar Gharbi</w:t>
+                <w:t xml:space="preserve">Transition-based RRT for path planning in continuous cost spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Xian, China. pp.383-388</w:t>
+              <w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2145-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986353v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Disassembly With Rrt-Like Algorithms</w:t>
+                <w:t xml:space="preserve">Disassembly path planning for objects with articulated parts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation (ICRA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.3301-3306</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Intelligent Assembly and Disassembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987923v1</w:t>
+                <w:t xml:space="preserve">hal-01989229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stochastic Motion Roadmap: A Sampling Framework for Planning with Markov Motion Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ron Alterovitz</w:t>
+                <w:t xml:space="preserve">Molecular Disassembly With Rrt-Like Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation (ICRA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.3301-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987480v1</w:t>
+                <w:t xml:space="preserve">hal-01987923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly path planning for objects with articulated parts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">The Stochastic Motion Roadmap: A Sampling Framework for Planning with Markov Motion Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Alterovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Intelligent Assembly and Disassembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989229v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disassembly path planning for complex articulated objects</w:t>
               </w:r>
@@ -8812,51 +8812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic-Domain RRTs: Efficient Exploration by Controlling the Sampling Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Yershova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive tuning of the sampling domain for dynamic-domain RRTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Yershova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9149,51 +9149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRM-based motion planner for dynamically changing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9225,147 +9225,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Collision Avoidance for Digital Actors Locomotion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+                <w:t xml:space="preserve">Moving Safely but not Slowly - reactively Adapting Paths for Better Trajectory Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madhava Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473310v1</w:t>
+                <w:t xml:space="preserve">hal-01976192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Motion Planning for Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9381,358 +9372,376 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.4354-4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Safely but not Slowly - reactively Adapting Paths for Better Trajectory Times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">A 2-stages locomotion planner for digital actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International Conference on Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics symposium on Computer animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, San Diego, United States. pp.258--264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976192v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-stages locomotion planner for digital actors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">3D Collision Avoidance for Digital Actors Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics symposium on Computer animation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.400--405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00473393v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic algorithm for manipulation planning under continuous grasps and placements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Planning human walk in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.3048--3053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988686v1</w:t>
+                <w:t xml:space="preserve">inria-00473304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Random Loop Generator for Planning the Motions of Closed Kinematic Chains using PRM Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9761,978 +9770,969 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation (ICRA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Washington, United States. pp.2141-2146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning human walk in virtual environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">A probabilistic algorithm for manipulation planning under continuous grasps and placements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.1560-1565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00473304v1</w:t>
+                <w:t xml:space="preserve">hal-01988686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of sensor capacities and environment dynamics onto collision-free motion plans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A manipulation planner for pick and place operations under continuous grasps and placements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Madhava Krishna</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation (ICRA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.2022-2027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979379v1</w:t>
+                <w:t xml:space="preserve">hal-01988694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manipulation planner for pick and place operations under continuous grasps and placements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of sensor capacities and environment dynamics onto collision-free motion plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madhava Krishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation (ICRA 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.2022-2027</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988694v1</w:t>
+                <w:t xml:space="preserve">hal-01979379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with several roadmaps to solve manipulation problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gravot</w:t>
+                <w:t xml:space="preserve">Safe, Reliable and Friendly Intera ction Between Humans And Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IARP International Workshop on Humanoid and Human Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Tsukuba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972650v1</w:t>
+                <w:t xml:space="preserve">hal-04299672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe, Reliable and Friendly Intera ction Between Humans And Humanoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
+                <w:t xml:space="preserve">Playing with several roadmaps to solve manipulation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IARP International Workshop on Humanoid and Human Friendly Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299672v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCD: a Collision Detector for Path Planning in Factory Models</w:t>
+                <w:t xml:space="preserve">Building topological models for navigation in large scale environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl van Geem</w:t>
+                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292588v1</w:t>
+                <w:t xml:space="preserve">hal-01979376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a software development kit for motion synthesis in virtual worlds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global nearness diagram navigation (GND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Virtual Systems and Multi-Media (VSMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295924v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building topological models for navigation in large scale environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a software development kit for motion synthesis in virtual worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Virtual Systems and Multi-Media (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01979376v1</w:t>
+                <w:t xml:space="preserve">hal-04295924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global nearness diagram navigation (GND)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KCD: a Collision Detector for Path Planning in Factory Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Montano</w:t>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979373v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move3D: a generic platform for path planning</w:t>
               </w:r>
@@ -10744,51 +10744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Assembly and Task Planning (ISATP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,51 +10934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11079,653 +11079,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning sensor-based motions for mobile robot navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental Topological Modeling using Local Voronoi-like Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295765v1</w:t>
+                <w:t xml:space="preserve">hal-04292673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Topological Modeling using Local Voronoi-like Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planning sensor-based motions for mobile robot navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292673v1</w:t>
+                <w:t xml:space="preserve">hal-04295765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust motion planning for rough terrain navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Visibility Based Probabilistic Roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296110v1</w:t>
+                <w:t xml:space="preserve">hal-04292747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Based Probabilistic Roadmaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Nissoux</w:t>
+                <w:t xml:space="preserve">Multiple path coordination for mobile robots: a geometric algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Stokholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292747v1</w:t>
+                <w:t xml:space="preserve">hal-04295732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple path coordination for mobile robots: a geometric algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+                <w:t xml:space="preserve">Mobility Analysis for Feasibility Studies in CAD Models of Industrial Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simeon</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Stokholm, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295732v1</w:t>
+                <w:t xml:space="preserve">hal-04295697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Analysis for Feasibility Studies in CAD Models of Industrial Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Rit</w:t>
+                <w:t xml:space="preserve">Robust motion planning for rough terrain navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Detroit, United States</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Kyongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295697v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collision checker for car-like robots coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11757,364 +11757,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing good holonomic collision-free paths to steer nonholonomic mobile robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Landmark-based Motion Planner for Rough Terrain Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+                <w:t xml:space="preserve">Alain Haït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Experimental Robotics (ISER 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Barcelone, Spain. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295571v1</w:t>
+                <w:t xml:space="preserve">hal-04296490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Landmark-based Motion Planner for Rough Terrain Navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Indoor Navigation with Uncertainty using Sensor-Based Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Experimental Robotics (ISER 1997)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1997.606804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296490v1</w:t>
+                <w:t xml:space="preserve">hal-04295423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Navigation with Uncertainty using Sensor-Based Motions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing good holonomic collision-free paths to steer nonholonomic mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 1997)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.1997.606804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295423v1</w:t>
+                <w:t xml:space="preserve">hal-04295571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning on rough terrain for an articulated vehicle in presence of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12152,51 +12152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical technique for planning motion strategies of a mobile robot in presence of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12332,191 +12332,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Motion Planner for All-terrain Mobile Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Space Representation for a Mobile Robot moving on a Rough Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dacre-Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dacre-Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1993, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295493v1</w:t>
+                <w:t xml:space="preserve">hal-04295455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Representation for a Mobile Robot moving on a Rough Terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Motion Planner for All-terrain Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dacre-Wright</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">IEEE/FSR International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295455v1</w:t>
+                <w:t xml:space="preserve">hal-04295493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12876,51 +12876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Deformation Roadmaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13555,51 +13555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Horizon Task and Motion Planning with Learning-Based Geometric Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Merlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13669,51 +13669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on learning sensitivity metrics for a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,51 +13770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Task and Motion Planning with Feasibility Prediction: Towards Multi-Robot Manipulation Planning of Realistic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,51 +14381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=L74V10IAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01834414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918783054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Bluwi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2018.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaurs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2487881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarda Shehu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-13-S1-S2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2239571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02652128v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651861v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sim&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Jaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thanh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Iehl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puech-Guenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Hasegawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lavalle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700548" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NK7CGCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kirillova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Stefaniu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F&#233;lip&#233; Marin-Urias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2007.904911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madhava Krishna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti1017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nissoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855300741960" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00710798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04914376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808933v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04016581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808885v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capolupo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buhours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942564" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vadant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2012.6470359" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berenson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986342v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Gharbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Alterovitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goldberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dautenhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Woods" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lee Koay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Nehaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1121241.1121272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yershova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lavalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. La Valle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2005.1573565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250661" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041736" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gravot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041612" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Zwynsvoorde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khatib" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.606804" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525463" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295493v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dacre-Wright" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03165054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02571707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43089-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02191300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12945-3_23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Merlau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04284213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=L74V10IAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01834414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918783054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2018.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Bluwi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaurs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2487881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarda Shehu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-13-S1-S2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2239571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02652128v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651861v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sim&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thanh Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Iehl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Jaillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lavalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puech-Guenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kirillova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Stefaniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700548" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NK7CGCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F&#233;lip&#233; Marin-Urias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2007.904911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madhava Krishna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti1017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nissoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855300741960" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00710798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04914376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808933v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04016581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808885v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capolupo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buhours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vadant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062970v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2012.6470359" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berenson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Gharbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Alterovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goldberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dautenhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Woods" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lee Koay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Nehaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1121241.1121272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yershova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lavalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. La Valle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2005.1573565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250661" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gravot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Zwynsvoorde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933283" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khatib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouilly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.606804" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525463" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dacre-Wright" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03165054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02571707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43089-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02191300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12945-3_23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Merlau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04284213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>