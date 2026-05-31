--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -3153,268 +3153,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structure-Controlled Investigation of Lipase Enantioselectivity by a Path-Planning Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disassembly Path Planning for Complex Articulated Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.475-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986375v1</w:t>
+                <w:t xml:space="preserve">hal-01987955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly Path Planning for Complex Articulated Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Structure-Controlled Investigation of Lipase Enantioselectivity by a Path-Planning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puech-Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lafaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), pp.1308-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200700548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Aware Mobile Robot Motion Planner</w:t>
               </w:r>
@@ -4896,325 +4896,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity-Aware Motion Planner (SAMP) to Generate Intrinsically-Robust Trajectories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Simultaneous Action and Grasp Feasibility Prediction for Task and Motion Planning through Multi-Task Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Detroy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808933v2</w:t>
+                <w:t xml:space="preserve">hal-04016581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Action and Grasp Feasibility Prediction for Task and Motion Planning through Multi-Task Learning</w:t>
+                <w:t xml:space="preserve">Learning to Predict Action Feasibility for Task and Motion Planning in 3D Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Detroy, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016581v1</w:t>
+                <w:t xml:space="preserve">hal-03808885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Predict Action Feasibility for Task and Motion Planning in 3D Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">A Sensitivity-Aware Motion Planner (SAMP) to Generate Intrinsically-Robust Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wasiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808885v2</w:t>
+                <w:t xml:space="preserve">hal-03808933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Guidance Techniques for the Exploration of Small Celestial Bodies</w:t>
               </w:r>
@@ -5868,230 +5868,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sampling-based approaches to optimal path planning in complex cost spaces</w:t>
+                <w:t xml:space="preserve">Sampling-based methods for a full characterization of energy landscapes of small peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarda Shehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Algorithmic Foundations of Robotics (WAFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.16</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062970v1</w:t>
+                <w:t xml:space="preserve">hal-01070405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-based methods for a full characterization of energy landscapes of small peptides</w:t>
+                <w:t xml:space="preserve">Efficient sampling-based approaches to optimal path planning in complex cost spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaurs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amarda Shehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">International Workshop on the Algorithmic Foundations of Robotics (WAFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070405v1</w:t>
+                <w:t xml:space="preserve">hal-01062970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tree extension of the Transition-based RRT: Application to ordering-and-pathfinding problems in continuous cost spaces</w:t>
               </w:r>
@@ -10323,239 +10323,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building topological models for navigation in large scale environments</w:t>
+                <w:t xml:space="preserve">Global nearness diagram navigation (GND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
+                <w:t xml:space="preserve">Javier Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2001, Seoul, South Korea. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2001, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979376v1</w:t>
+                <w:t xml:space="preserve">hal-01979373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global nearness diagram navigation (GND)</w:t>
+                <w:t xml:space="preserve">Building topological models for navigation in large scale environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Minguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Montano</w:t>
+                <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2001 ICRA. IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, Seoul, South Korea</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2001, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979373v1</w:t>
+                <w:t xml:space="preserve">hal-01979376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a software development kit for motion synthesis in virtual worlds</w:t>
               </w:r>
@@ -11085,51 +11085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Topological Modeling using Local Voronoi-like Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique van Zwynsvoorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,51 +14381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=L74V10IAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01834414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918783054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2018.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Bluwi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaurs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2487881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarda Shehu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-13-S1-S2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2239571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02652128v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651861v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sim&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thanh Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Iehl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Jaillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lavalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puech-Guenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kirillova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Stefaniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700548" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NK7CGCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F&#233;lip&#233; Marin-Urias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2007.904911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madhava Krishna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti1017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nissoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855300741960" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00710798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04914376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808933v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04016581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808885v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capolupo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buhours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vadant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062970v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2012.6470359" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berenson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Gharbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Alterovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goldberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dautenhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Woods" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lee Koay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Nehaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1121241.1121272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yershova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lavalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. La Valle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2005.1573565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250661" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gravot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Zwynsvoorde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933283" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khatib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouilly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.606804" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525463" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dacre-Wright" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03165054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02571707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43089-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02191300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12945-3_23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Merlau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04284213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=L74V10IAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01834414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918783054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2018.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Bluwi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaurs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2487881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarda Shehu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-13-S1-S2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2239571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02652128v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651861v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sim&#233;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thanh Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Iehl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Jaillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lavalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puech-Guenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200900439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kirillova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Stefaniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NK7CGCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F&#233;lip&#233; Marin-Urias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2007.904911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madhava Krishna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti1017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nissoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855300741960" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00710798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04914376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04016581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808885v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808933v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capolupo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buhours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vadant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2012.6470359" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berenson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Gharbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Alterovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goldberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dautenhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Woods" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lee Koay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Nehaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1121241.1121272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yershova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lavalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. La Valle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2005.1573565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250661" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gravot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Zwynsvoorde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04292747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khatib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouilly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.606804" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525463" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dacre-Wright" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03165054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_170-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02571707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43089-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02191300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12945-3_23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Merlau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04284213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>