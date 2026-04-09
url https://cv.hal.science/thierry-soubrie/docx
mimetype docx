--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -260,2153 +260,2153 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dimension culturelle dans les échanges en ligne. Quelques enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.70-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Positionnements et postures des agents de la coopération linguistique et éducative face aux actions de formation, entre universalisation et diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11qac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels et enjeux de la notion de contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique pour un engagement des étudiant·e·s en situation de migration dans l’apprentissage du français écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendingoudi Émile Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/partages.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser Facebook dans un cours avec des adultes migrants. Les jeux du formel et de l'informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20-1 (20-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.11727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. — Littératie numérique, penser une éducation langagière ouverte sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la littératie numérique dans des ressources pédagogiques élaborées par des enseignants de FLE en formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langue et pratiques numériques : nouveaux repères, nouvelles littératies en didactique des langues, 69, pp.16-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le numérique : orientations pédagogiques et préoccupations de recherche en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.4687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et forme scolaire dans les discours d’enseignants en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.51-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1067708ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle, Jean-François Boutin et Monique Lebrun, La littératie médiatique multimodale appliquée en contexte numérique — LMM@. Outils conceptuels et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, http://journals.openedition.org.sidnomade-2.grenet.fr/lidil/5217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.5217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gestion des rôles et des positionnements à distance, 15, https://journals.openedition.org/dms/1557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche sociocritique du numérique en éducation : une structuration à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le web social au service de tâches d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Outils, 60, pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants en activité travaillent de concert avec des enseignants novices pour élaborer des scénarios pédagogiques : quelles sont leurs motivations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32, pp.70-87</w:t>
+              <w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.108-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser Twitter pour soutenir l’engagement cognitif et socio-affectif des primo-entrants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), http://ripes.revues.org/865</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Violaine Bigot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abou Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuels de FLE et numérique : le mariage annoncé n'a pas (encore ?) eu lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Langue et pratiques numériques : nouveaux repères, nouvelles littératies en didactique des langues, 69, pp.16-28</w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement présentiel dans un dispositif hybride : des paramètres qui influencent la conduite de l'action tutorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.101-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet au service de la tâche : un travail d'ajustements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.6-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perspective actionnelle mise à l'épreuve : l'exemple du scénario pédagogique &amp;quot;M-tourisme au Kwazulu-Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Heathcote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le français en Afrique du Sud : une francophonie émergente ?, 40, pp.237-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer des cybertâches : quels critères ? Quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numérique et enseignement du français à l’Université, 4 (160), pp.433-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de soi dans un blog professionnel d'enseignants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vol. 23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.4687⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.121-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile articulation du présentiel et de la distance dans le cadre d'un cours hybride en master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1067708ar⟩</w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.105-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le présentiel allégé à l'université pour les grands groupes. Un dispositif au service de l'autonomisation des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.5217⟩</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.5.13-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...564 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'un blog en formation d'enseignants de FLE. Pratiques réflexives et délibération collégiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54, pp.131-142</w:t>
+              <w:t xml:space="preserve">, 2006, Les échanges en ligne dans l'apprentissage et la formation, 40, pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...582 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la lecture intime du texte littéraire grâce à l'édition hypertextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (1-2), pp.181-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2591,264 +2591,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le culturel dans les échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures éducatives et contextualisation dans l’enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asdifle, Feb 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former des apprenants de FLE à la littératie numérique : retour d'expérience d'enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches ludiques et médiatisées et la didactique du FLE pour le monde du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Cavallini; Y. Hamon, Nov 2024, Università degli Studi di Bari Aldo Moro, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges en ligne et apprentissage des langues en contexte institutionnel : quelle articulation trouver entre formel et informel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès RANACLES, "Sorties de cadre dans l'apprentissage et l'enseignement des langues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christel Troncy, Nov 2024, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre conscience de la variété des pratiques et des enjeux en matière d'utilisation du numérique dans l'enseignement des langues. Présentation du cadre Inoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et apprentissage des langues : approches pluridisciplinaires (2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Alsic; Laboratoire Elliadd, université de Franche-Comté; CLA, université de Franche-Comté, Apr 2023, Besançon ( Conférence virtuelle ), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2876,372 +2876,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une didactique des langues plus sensibles aux particularités du numérique : l'apport de la littérature numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude - Discours, littérature et littératie numérique : enjeux et perspectives artistiques et pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Combe; Isabelle Cros, Jan 2022, Université d'Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Philippe Blanchet (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Contexte », une notion en débat (workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE, université Bordeaux Montaigne; ECLLA, université Jean Monnet Saint-Étienne; Lidilem, université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants de FLE à la littératie numérique : un cadre de conception à l’épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingu@Num. Citoyenneté numérique, ouverture sur le monde et enseignement-apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Lingu@Num, programme Erasmus+, Nov 2022, Salzbourg, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réponse à Philippe Blanchet (table ronde)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants de FLE dans le cadre de la coopération linguistique et éducative : des actions de formation « glocalisées » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIDTFF; Laboratoire LabELing, université d’Aveiro, Oct 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrammOrtho, un didacticiel pour le développement de la littéracie. Une réponse aux besoins des migrants francophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boch Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe colloque international de l'ADCUEFE, Entre recyclage et innovation : quelle didactique pour demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3266,51 +3266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching languages with technologies : a matter of perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique appliquée à l'ère digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALS-ASLA, Feb 2020, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,51 +3348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque enseignant et apprenants migrants utilisent Facebook : quelles variétés dans les usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international franco-espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Granada, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3430,51 +3430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des groupes Facebook en complément d'un cours de FLE à destination d'adultes migrants : des formes éducatives variées qui ne vont pas de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hainaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de recherches en CALL (Computer Assisted Language Learning). Quelles grandes orientations pour guider l’action pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles stratégies de l’enseignement du français : enjeux et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec le numérique à des adultes migrants. De nouvelles préoccupations pour l’enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et pratiques du numérique en didactique du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUFLE et département de FLE de l'université d'Aix-Marseille, May 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,329 +3644,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociocritique et formation des enseignants au numérique. Pour une littératie numérique critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des pratiques de formation : grandes tendances au regard d'un parcours singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir les pratiques pédagogiques en langue à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forme scolaire et intégration du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche sociocritique du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Sociocritique et formation des enseignants au numérique. Pour une littératie numérique critique</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'approche sociocritique du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ollivier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Une approche sociocritique du numérique en éducation : enjeux et questionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3991,51 +3991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFprofs, un support pour soutenir le développement professionnel des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français, un outil pour l'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France en Roumanie et Institut français de Bucarest, Mar 2016, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,51 +4060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique à l'épreuve de la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages numériques et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,756 +4123,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'introduction du numérique dans les manuels de FLE : un moyen de repenser les finalités de l'éducation et les approches pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les manuels scolaires et le numérique - Journée Pierre Guibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 2 et 3 et IUFM de Montpellier 2, Feb 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges en ligne dans le cadre d'un cours de master FLE à distance : du « merci » de politesse au « merci » de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet : besoin de communiquer autrement. Les relations triangulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Sofia, Bulgarie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies numériques aux portes de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenguas, comunicación y technologías digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apports de l’analyse des interactions verbales à l’ingénierie de la formation en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-learning 3.0 : quel avenir pour la formation supérieure ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web social et enseignement de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les manuels scolaires et le numérique - Journée Pierre Guibert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 2 et 3 et IUFM de Montpellier 2, Feb 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l'AIRDF : L'enseignement du français à l'ère informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants à l'intégration pédagogique des TIC : une tâche difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Réunion / CIEP, Nov 2013, Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">François Mangenot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir la réflexivité à l'aide d'un réseau social dans une formation d'enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543236v1</w:t>
+                <w:t xml:space="preserve">hal-03543218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover avec les TICE : la perspective actionnelle comme un levier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FORTTice, Formation en Tandem aux TICE. Un projet de télécollaboration en FLE alliant formation initiale et formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543237v1</w:t>
+                <w:t xml:space="preserve">hal-03543236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la réflexivité à l'aide d'un réseau social dans une formation d'enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Innover avec les TICE : la perspective actionnelle comme un levier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543218v1</w:t>
+                <w:t xml:space="preserve">hal-03543237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de bord en formation d'enseignant : du blog au réseau social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4897,51 +4897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénario TICE et perspective actionnelle : la norme mise à mal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'enseignement/apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4979,51 +4979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer une banque de tâches Internet : quels descripteurs pour quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tice et Didactique des Langues Étrangères et Maternelles : la tâche comme point focal de l'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau type de partenariat pédagogique favorisé par les TICE : l'échange de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès International de l'AFSSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Durban, Afrique du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5117,51 +5117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer l’espace-temps de la formation en ligne : différentes manières de conférer une intelligibilité propre à la réalité d’une formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Zourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5199,51 +5199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de soi dans un blog professionnel d'enseignants stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sémiopragmatiques des blogs et pistes d'exploitation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Plurilinguisme et multimédia"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Develotte; Mélanie Lesguillons, Mar 2006, ENS, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5337,51 +5337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation ouverte à l'utilisation des TIC dans l'enseignement/apprentissage du FLE en master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENFA, 7ème colloque sur l'autoformation. Faciliter les apprentissages autonomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5406,51 +5406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blog : retour en force de la « fonction auteur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.292-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5475,51 +5475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUKAPIWeb : Auxiliaire pour l'appropriation de l'information sur le Web : du traitement automatique de l'information à sa manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Congrès ISKO-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5544,51 +5544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le présentiel allégé à l'université pour les grands groupes : un dispositif au service de l'autonomisation des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment, dans le champ des TICE, les apprentissages collaboratifs revisitent la question de l'autonomie des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages des Nouvelles Technologies dans l'Enseignement des Langues Etrangères (UNTELE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5675,51 +5675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement automatique de l'information à sa manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyberlangues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Artigues-Près-Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire grâce à l'hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertextes, hypermédias, nouvelles écritures, nouveaux langages (H²PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'écrilecture à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème rencontres de l'Orme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation sous forme de cédérom d’un récit d’espionnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale Education 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Eurisco, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,51 +5951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertexte et lecture méthodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrit et multimédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Ecole E3I, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertexte et production textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue : fonctionnements, représentations, enseignement-apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Université Paul Valéry, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA Éditions, https://books.openedition.org/ugaeditions/1169?lang=fr, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6241,51 +6241,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique réflexive, une dimension centrale dans la formation des enseignants à l'intégration du numérique dans l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Olliver; Thierry Gaillat; Laurent Puren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et formation des enseignants de langue. Pistes et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.1-18, 2016</w:t>
@@ -6327,51 +6327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertexte, Web social et enseignement de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Angé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets hypertextuels, pratiques et usages hypermédiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2015</w:t>
@@ -6400,51 +6400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre pour la conception d'activités TICE : la perspective actionnelle du CECR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosa Bizarro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensinar e Aprender Linguas e Culturas Estrangeiras hoje: Que Perspectivas?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6570,51 +6570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, https://www.fun-mooc.fr/courses/course-v1:grenoblealpes+92007+session03/about</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6664,51 +6664,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et enseignement/apprentissage du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Stendhal-Grenoble 3, France. 2005, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6758,51 +6758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie numérique et didactique des langues et des cultures. Lidil n° 63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,51 +6866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des rôles et des positionnements à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, https://journals.openedition.org/dms/1497, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n° 25, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour Apprendre en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,51 +7323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7482,51 +7482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B687FD5"/>
+    <w:nsid w:val="DBCE75F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-soubrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079164617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/evenements/activites-collectives/techpaf-methodologie-recherche-partage-dexperiences-et-formation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067708ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.13-28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.1-2.181-208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01654292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/cel-01956012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03195932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-soubrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079164617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/evenements/activites-collectives/techpaf-methodologie-recherche-partage-dexperiences-et-formation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067708ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.13-28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.1-2.181-208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01654292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/cel-01956012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03195932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>