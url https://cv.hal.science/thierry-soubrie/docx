--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -2432,3792 +2432,453 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours singulier, construction collective : l’émergence et l’ancrage du numérique dans les formations universitaires en FLE à travers la trajectoire de François Mangenot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littératie numérique et didactique des langues et des cultures. Lidil n° 63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37747-283-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Yuchen Chen</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des rôles et des positionnements à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, https://journals.openedition.org/dms/1497, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combe</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abou Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dora Loizidou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...3534 lines deleted...]
-                <w:t xml:space="preserve">hal-03543165v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n° 25, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir et apprendre en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA Éditions, https://books.openedition.org/ugaeditions/1169?lang=fr, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6227,342 +2888,3991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique réflexive, une dimension centrale dans la formation des enseignants à l'intégration du numérique dans l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Olliver; Thierry Gaillat; Laurent Puren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et formation des enseignants de langue. Pistes et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.1-18, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertexte, Web social et enseignement de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Angé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets hypertextuels, pratiques et usages hypermédiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau cadre pour la conception d'activités TICE : la perspective actionnelle du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosa Bizarro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensinar e Aprender Linguas e Culturas Estrangeiras hoje: Que Perspectivas?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AREAL Editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours singulier, construction collective : l’émergence et l’ancrage du numérique dans les formations universitaires en FLE à travers la trajectoire de François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Loizidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE; DILTEC, Paris Université Sorbonne Nouvelle, France, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culturel dans les échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures éducatives et contextualisation dans l’enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asdifle, Feb 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges en ligne et apprentissage des langues en contexte institutionnel : quelle articulation trouver entre formel et informel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Congrès RANACLES, "Sorties de cadre dans l'apprentissage et l'enseignement des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christel Troncy, Nov 2024, Université de Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des apprenants de FLE à la littératie numérique : retour d'expérience d'enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches ludiques et médiatisées et la didactique du FLE pour le monde du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Cavallini; Y. Hamon, Nov 2024, Università degli Studi di Bari Aldo Moro, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre conscience de la variété des pratiques et des enjeux en matière d'utilisation du numérique dans l'enseignement des langues. Présentation du cadre Inoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et apprentissage des langues : approches pluridisciplinaires (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Alsic; Laboratoire Elliadd, université de Franche-Comté; CLA, université de Franche-Comté, Apr 2023, Besançon ( Conférence virtuelle ), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.6521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une didactique des langues plus sensibles aux particularités du numérique : l'apport de la littérature numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude - Discours, littérature et littératie numérique : enjeux et perspectives artistiques et pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Combe; Isabelle Cros, Jan 2022, Université d'Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants de FLE dans le cadre de la coopération linguistique et éducative : des actions de formation « glocalisées » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDTFF; Laboratoire LabELing, université d’Aveiro, Oct 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants de FLE à la littératie numérique : un cadre de conception à l’épreuve du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingu@Num. Citoyenneté numérique, ouverture sur le monde et enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Lingu@Num, programme Erasmus+, Nov 2022, Salzbourg, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Philippe Blanchet (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Contexte », une notion en débat (workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE, université Bordeaux Montaigne; ECLLA, université Jean Monnet Saint-Étienne; Lidilem, université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GrammOrtho, un didacticiel pour le développement de la littéracie. Une réponse aux besoins des migrants francophones ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boch Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe colloque international de l'ADCUEFE, Entre recyclage et innovation : quelle didactique pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching languages with technologies : a matter of perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La linguistique appliquée à l'ère digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALS-ASLA, Feb 2020, Neuchâtel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des groupes Facebook en complément d'un cours de FLE à destination d'adultes migrants : des formes éducatives variées qui ne vont pas de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de recherches en CALL (Computer Assisted Language Learning). Quelles grandes orientations pour guider l’action pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles stratégies de l’enseignement du français : enjeux et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner avec le numérique à des adultes migrants. De nouvelles préoccupations pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et pratiques du numérique en didactique du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUFLE et département de FLE de l'université d'Aix-Marseille, May 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque enseignant et apprenants migrants utilisent Facebook : quelles variétés dans les usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque international franco-espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Granada, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociocritique et formation des enseignants au numérique. Pour une littératie numérique critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme scolaire et intégration du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des pratiques de formation : grandes tendances au regard d'un parcours singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir les pratiques pédagogiques en langue à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFprofs, un support pour soutenir le développement professionnel des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français, un outil pour l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Roumanie et Institut français de Bucarest, Mar 2016, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'approche sociocritique du numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Une approche sociocritique du numérique en éducation : enjeux et questionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique à l'épreuve de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages numériques et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de l’analyse des interactions verbales à l’ingénierie de la formation en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-learning 3.0 : quel avenir pour la formation supérieure ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges en ligne dans le cadre d'un cours de master FLE à distance : du « merci » de politesse au « merci » de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet : besoin de communiquer autrement. Les relations triangulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Sofia, Bulgarie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies numériques aux portes de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenguas, comunicación y technologías digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction du numérique dans les manuels de FLE : un moyen de repenser les finalités de l'éducation et les approches pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les manuels scolaires et le numérique - Journée Pierre Guibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 2 et 3 et IUFM de Montpellier 2, Feb 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants à l'intégration pédagogique des TIC : une tâche difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion / CIEP, Nov 2013, Tampon (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web social et enseignement de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème colloque de l'AIRDF : L'enseignement du français à l'ère informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir la réflexivité à l'aide d'un réseau social dans une formation d'enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover avec les TICE : la perspective actionnelle comme un levier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORTTice, Formation en Tandem aux TICE. Un projet de télécollaboration en FLE alliant formation initiale et formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal de bord en formation d'enseignant : du blog au réseau social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une banque de tâches Internet : quels descripteurs pour quelles utilisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tice et Didactique des Langues Étrangères et Maternelles : la tâche comme point focal de l'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénario TICE et perspective actionnelle : la norme mise à mal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'enseignement/apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau type de partenariat pédagogique favorisé par les TICE : l'échange de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès International de l'AFSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Durban, Afrique du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer l’espace-temps de la formation en ligne : différentes manières de conférer une intelligibilité propre à la réalité d’une formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Zourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de soi dans un blog professionnel d'enseignants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques sémiopragmatiques des blogs et pistes d'exploitation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Plurilinguisme et multimédia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Develotte; Mélanie Lesguillons, Mar 2006, ENS, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de formation ouverte à l'utilisation des TIC dans l'enseignement/apprentissage du FLE en master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENFA, 7ème colloque sur l'autoformation. Faciliter les apprentissages autonomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blog : retour en force de la « fonction auteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.292-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00138462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique réflexive, une dimension centrale dans la formation des enseignants à l'intégration du numérique dans l'éducation</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">AUKAPIWeb : Auxiliaire pour l'appropriation de l'information sur le Web : du traitement automatique de l'information à sa manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition du Congrès ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654292v1</w:t>
+                <w:t xml:space="preserve">hal-02510072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertexte, Web social et enseignement de l'écrit</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Le présentiel allégé à l'université pour les grands groupes : un dispositif au service de l'autonomisation des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918546v1</w:t>
+                <w:t xml:space="preserve">edutice-00001395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau cadre pour la conception d'activités TICE : la perspective actionnelle du CECR</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment, dans le champ des TICE, les apprentissages collaboratifs revisitent la question de l'autonomie des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages des Nouvelles Technologies dans l'Enseignement des Langues Etrangères (UNTELE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01162278v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du traitement automatique de l'information à sa manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyberlangues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Artigues-Près-Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à lire grâce à l'hypertexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypertextes, hypermédias, nouvelles écritures, nouveaux langages (H²PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience d'écrilecture à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème rencontres de l'Orme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation sous forme de cédérom d’un récit d’espionnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence nationale Education 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Eurisco, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertexte et lecture méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrit et multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Ecole E3I, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertexte et production textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue : fonctionnements, représentations, enseignement-apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Université Paul Valéry, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC EFAN langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, https://www.fun-mooc.fr/courses/course-v1:grenoblealpes+92007+session03/about</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6650,771 +6960,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et enseignement/apprentissage du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Stendhal-Grenoble 3, France. 2005, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01956012v1</w:t>
-              </w:r>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-01918568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7482,51 +7126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBCE75F9"/>
+    <w:nsid w:val="B338E6C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-soubrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079164617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/evenements/activites-collectives/techpaf-methodologie-recherche-partage-dexperiences-et-formation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067708ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.13-28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.1-2.181-208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01654292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/cel-01956012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03195932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-soubrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6877-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079164617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/evenements/activites-collectives/techpaf-methodologie-recherche-partage-dexperiences-et-formation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067708ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.13-28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.1-2.181-208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03195932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01654292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6521" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011587v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/cel-01956012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>