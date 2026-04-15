--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -438,672 +438,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habituation to saltiness in unimodal and crossmodal perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Optimal Method for Measuring Malondialdehyde in Human Saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ben Sussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Chabin</w:t>
+                <w:t xml:space="preserve">Camille Rayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf055⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.103070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474461v1</w:t>
+                <w:t xml:space="preserve">hal-04814761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Is Metallic Perception a Taste, an Aroma, or a Flavor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.e70023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joss.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051650v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Optimal Method for Measuring Malondialdehyde in Human Saliva</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+                <w:t xml:space="preserve">Two complementary analytical approaches to study odorant metabolism in the olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kornbausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Buettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Steinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.103070⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 496 (Part 2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814761v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Metallic Perception a Taste, an Aroma, or a Flavor?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+                <w:t xml:space="preserve">Habituation to saltiness in unimodal and crossmodal perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ben Sussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.e70023. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.bjaf055.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joss.70023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991800v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two complementary analytical approaches to study odorant metabolism in the olfactory epithelium</w:t>
+                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Kornbausch</w:t>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Reynaud</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Buettner</w:t>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Steinke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 496 (Part 2), pp.15. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435560v1</w:t>
+                <w:t xml:space="preserve">hal-05051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,64 +1323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domestic-like carrot cooking methodology for multiple research applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (5), pp.e12857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,550 +1815,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dedicated odor-taste stimulation design for fMRI flavor studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+                <w:t xml:space="preserve">Marianela Santoyo-Zedillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Taboureau</w:t>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jarriault</w:t>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+                <w:t xml:space="preserve">Gustavo Pacheco-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 393, pp.109881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2023.109881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473367v1</w:t>
+                <w:t xml:space="preserve">hal-04101328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 affects taste independent of taste-smell confusions: results from a combined chemosensory home test and online survey from a large global cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Albayay</w:t>
+                <w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Höchenberger</w:t>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surabhi Bhutani</w:t>
+                <w:t xml:space="preserve">Olivier Taboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanne Boesveldt</w:t>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48, pp.bjad020. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158867v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated odor-taste stimulation design for fMRI flavor studies</w:t>
+                <w:t xml:space="preserve">Predicting odor profile of food from its chemical composition: Towards an approach based on artificial intelligence and flavorists expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianela Santoyo-Zedillo</w:t>
+                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+                <w:t xml:space="preserve">Alice Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pacheco-López</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2023.109881⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.20528-20552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2023908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101328v1</w:t>
+                <w:t xml:space="preserve">hal-04336187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting odor profile of food from its chemical composition: Towards an approach based on artificial intelligence and flavorists expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 affects taste independent of taste-smell confusions: results from a combined chemosensory home test and online survey from a large global cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
+                <w:t xml:space="preserve">Javier Albayay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Roche</w:t>
+                <w:t xml:space="preserve">Richard Höchenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
+                <w:t xml:space="preserve">Surabhi Bhutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanne Boesveldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (12), pp.20528-20552. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.bjad020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2023908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjad020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336187v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eater-oriented knowledge framework for reducing salt and dietary sodium intake (scoping review)</w:t>
               </w:r>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on Nasal Odorant Metabolism Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Kornbausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mérignac-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,286 +2606,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of mixture composition factors and perceptual interactions on the perception of icewine odor: An olfactometer-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-related potential analysis of the brain integration of odor and taste in normal-weight and people living with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ma</w:t>
+                <w:t xml:space="preserve">Maud Blouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Béno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Xu</w:t>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.bjad029.07</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172191v1</w:t>
+                <w:t xml:space="preserve">hal-04473471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potential analysis of the brain integration of odor and taste in normal-weight and people living with obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Aveline</w:t>
+                <w:t xml:space="preserve">Exploring the effects of mixture composition factors and perceptual interactions on the perception of icewine odor: An olfactometer-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Blouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.136881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473471v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Sodium Content in Cheeses While Increasing Salty Taste and Fat Perception Using Aroma</w:t>
               </w:r>
@@ -3116,871 +3116,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03923537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological constraints on configural odour mixture perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Metallic taste prevalence in patients treated for cancer: a systematic literature review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donald Wilson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.242274⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.5691-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-06904-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842358v1</w:t>
+                <w:t xml:space="preserve">hal-03615562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: From Molecular Composition to Sensory Attributes of Odor Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
+                <w:t xml:space="preserve">Influence of obesity on saltiness and sweetness intensity enhancement by odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27227888⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882929v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic taste prevalence in patients treated for cancer: a systematic literature review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+                <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: From Molecular Composition to Sensory Attributes of Odor Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-06904-y⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (22), pp.7888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27227888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615562v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of obesity on saltiness and sweetness intensity enhancement by odors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leroy</w:t>
+                <w:t xml:space="preserve">Biological constraints on configural odour mixture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 102, pp.104685. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (6), pp.jeb242274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.242274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742038v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaveur et obésité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nasal Odorant Competitive Metabolism Is Involved in the Human Olfactory Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert-Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Folia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (27), pp.8385-8394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c02720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711830v1</w:t>
+                <w:t xml:space="preserve">hal-03728119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of odor-active compounds in icewine considering odor mixture-induced interactions through gas chromatography–olfactometry and Olfactoscan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 388, pp.132991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal Odorant Competitive Metabolism Is Involved in the Human Olfactory Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flaveur et obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (27), pp.8385-8394. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c02720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728119v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
               </w:r>
@@ -4094,51 +4094,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
+                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
@@ -4173,622 +4173,622 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173237v1</w:t>
+                <w:t xml:space="preserve">hal-03197788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory capabilities towards food and non-food odours in men and women of various weight statuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configural memory of a blending aromatic mixture reflected in activation of the left orbital part of the inferior frontal gyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mas</w:t>
+                <w:t xml:space="preserve">Thomas Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">John Prescott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-021-09294-3⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402, pp.113088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.113088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426385v1</w:t>
+                <w:t xml:space="preserve">hal-03367288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configural memory of a blending aromatic mixture reflected in activation of the left orbital part of the inferior frontal gyrus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt and aroma compound distributions influence flavour release and temporal perception while eating hot-served flans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Prescott</w:t>
+                <w:t xml:space="preserve">Marion Emorine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.113088⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), pp.1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26051300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367288v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Olfactory capabilities towards food and non-food odours in men and women of various weight statuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://doi.org/10.1007/s12078-021-09294-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12078-021-09294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197788v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt and aroma compound distributions influence flavour release and temporal perception while eating hot-served flans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sémon</w:t>
+                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (5), pp.1300. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26051300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03171942v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic profile of human nasal mucosa and associations with circulating fatty acids and olfactory deficiency</w:t>
               </w:r>
@@ -4908,77 +4908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset on odor intensity and odor pleasantness of 222 binary mixtures of 72 key food odorants rated by a sensory panel of 30 trained assessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,77 +5163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor-induced saltiness enhancement: Insights into the brain chronometry of flavor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5397,77 +5397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual interactions among food odors: Major influences on odor intensity evidenced with a set of 222 binary mixtures of key odorants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5644,51 +5644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in elemental and configural perception of odor mixtures in young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Letagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,261 +5889,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleasantness of Binary Odor Mixtures: Rules and Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ke Tang</w:t>
+                <w:t xml:space="preserve">Multivariate statistical analysis and odour-taste network to reveal odour-taste associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Xu</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (38), pp.10318-10328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880526v1</w:t>
+                <w:t xml:space="preserve">hal-02617715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate statistical analysis and odour-taste network to reveal odour-taste associations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Barba</w:t>
+                <w:t xml:space="preserve">Pleasantness of Binary Odor Mixtures: Rules and Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tromelin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (38), pp.10318-10328. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.303-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617715v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t>
               </w:r>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesualdo Zucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Prescott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79, pp.103776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6432,51 +6432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb227611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies permettant de compenser les pertes organoleptiques associées à la reformulation des aliments dans un objectif nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6882,51 +6882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,256 +6988,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition : des arômes pourraient très bien remplacer le sel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selecting odorant compounds to enhance sweet flavor perception by gas chromatography/olfactometry-associated taste (GC/O-AT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 257, pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695132v1</w:t>
+                <w:t xml:space="preserve">hal-02622579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting odorant compounds to enhance sweet flavor perception by gas chromatography/olfactometry-associated taste (GC/O-AT)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition : des arômes pourraient très bien remplacer le sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622579v1</w:t>
+                <w:t xml:space="preserve">hal-03695132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key odorants or key associations? Insights into elemental and configural odour processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7284,51 +7284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract - Cross-species configural perception of binary odor mixtures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,308 +7386,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of stir bar sorptive extraction in the liquid and vapour phases, solvent-assisted flavour evaporation and headspace solid-phase microextraction for the (non)-targeted analysis of volatiles in fruit juice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+                <w:t xml:space="preserve">Combination of odour-stimulation tools and surface response methodology for odour recombination studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686655v1</w:t>
+                <w:t xml:space="preserve">hal-01528070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of odour-stimulation tools and surface response methodology for odour recombination studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Comparison of stir bar sorptive extraction in the liquid and vapour phases, solvent-assisted flavour evaporation and headspace solid-phase microextraction for the (non)-targeted analysis of volatiles in fruit juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (3), pp.196-206. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (Part B), pp.334 - 344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ffj.3376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528070v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat perception in cottage cheese: The contribution of aroma and tasting temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,51 +7764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory properties linked to fat content and tasting temperature in cottage cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (5), pp.400 - 407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8170,51 +8170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain processing of a configural vs elemental odor mixture in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8431,464 +8431,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience shapes our odor perception but depends on the initial perceptual processing of the stimulus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of regional differences in chlorine perception by consumers: sensitivity differences or habituation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bervialle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+                <w:t xml:space="preserve">P. Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Devesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zraick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-015-0883-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Supply: Research and Technology - AQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (7), pp.783-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/aqua.2014.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213155v1</w:t>
+                <w:t xml:space="preserve">hal-01517921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of regional differences in chlorine perception by consumers: sensitivity differences or habituation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Puget</w:t>
+                <w:t xml:space="preserve">Configural processing of odor mixture: Does the learning of elements prevent the perception of configuration in the newborn rabbit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Zraick</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Supply: Research and Technology - AQUA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/aqua.2014.097⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517921v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configural processing of odor mixture: Does the learning of elements prevent the perception of configuration in the newborn rabbit?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experience shapes our odor perception but depends on the initial perceptual processing of the stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.161-169. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (5), pp.1794-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-015-0883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213160v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined heterogeneous distribution of salt and aroma in food enhances salt perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Emorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8933,771 +8933,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal representation of odour objects: distinct memories of the whole and its parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Multivariate approach to reveal relationships between sensory perception of cheeses and aroma profile obtained with different extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 280 (1789), 8 p. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.561 - 571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214144v1</w:t>
+                <w:t xml:space="preserve">hal-01211999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la perception du goût salé par reformulation de matrices alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ham particle size influences saltiness perception in flans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Emorine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, pp.111-124. </w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (4), pp.S693 - S696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/d6ma-sg87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630025v1</w:t>
+                <w:t xml:space="preserve">hal-01211072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential memory persistence of odor mixture and components in newborn rabbits: competition between the whole and its parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Newborn rabbit perception of 6-odorant mixtures depends on configural processing and number of familiar elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214148v1</w:t>
+                <w:t xml:space="preserve">hal-01187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate approach to reveal relationships between sensory perception of cheeses and aroma profile obtained with different extraction methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gourrat</w:t>
+                <w:t xml:space="preserve">Neonatal representation of odour objects: distinct memories of the whole and its parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03.068⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280 (1789), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211999v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ham particle size influences saltiness perception in flans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Septier</w:t>
+                <w:t xml:space="preserve">Differential memory persistence of odor mixture and components in newborn rabbits: competition between the whole and its parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Salles</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.12399⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01211072v1</w:t>
+                <w:t xml:space="preserve">hal-01214148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn rabbit perception of 6-odorant mixtures depends on configural processing and number of familiar elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+                <w:t xml:space="preserve">Modulation de la perception du goût salé par reformulation de matrices alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/d6ma-sg87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187038v1</w:t>
+                <w:t xml:space="preserve">hal-02630025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of odor objects in everyday life: a review on the processing of odor mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9778,51 +9778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous salt distribution in hot snacks enhances saltiness without loss of acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Emorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,51 +9933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10075,51 +10075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genica Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Emorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10174,64 +10174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the odor mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10282,103 +10282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbit neonates and human adults perceive a blending 6-component odor mixture in a comparable manner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53534. </w:t>
@@ -10410,441 +10410,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating semi-hard cheese aroma: relationship between sensory profiles and gas chromatography-olfactometry data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mercier</w:t>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tournayre</w:t>
+                <w:t xml:space="preserve">Natacha Roudnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+                <w:t xml:space="preserve">Anne Brockhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646623v1</w:t>
+                <w:t xml:space="preserve">hal-01223562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensors to measure In-mouth salt release during food chewing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Emorine</w:t>
+                <w:t xml:space="preserve">Investigating semi-hard cheese aroma: relationship between sensory profiles and gas chromatography-olfactometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Mielle</w:t>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Maratray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+                <w:t xml:space="preserve">Pascal Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jsen.2012.2215471⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645126v1</w:t>
+                <w:t xml:space="preserve">hal-02646623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Roudnitzky</w:t>
+                <w:t xml:space="preserve">Use of sensors to measure In-mouth salt release during food chewing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Emorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Brockhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Patrick P. Mielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maison</w:t>
+                <w:t xml:space="preserve">Jacques J. Maratray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.3124-3130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jsen.2012.2215471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223562v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual blending in odor mixtures depends on the nature of odorants and human olfactory expertise.</w:t>
               </w:r>
@@ -10856,51 +10856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,51 +11012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (3-4), pp.584-597. </w:t>
@@ -11100,372 +11100,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using cross-modal interactions to counterbalance salt reduction in solid foods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of odour mixture complexity in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.E63- E64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647298v1</w:t>
+                <w:t xml:space="preserve">hal-00719364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of odour mixture complexity in newborn rabbits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using cross-modal interactions to counterbalance salt reduction in solid foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genica G. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanneke Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00719364v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience influences elemental and configural perception of certain binary odour mixtures in newborn rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 214 (24), pp.4171-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11499,90 +11499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion of odorants impacts the configural versus elemental perception of a binary blending mixture in newborn rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11642,51 +11642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal interactions between taste and smell: Odour-induced saltiness enhancement depends on salt level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,90 +11905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pheromone to behave, a pheromone to learn: the rabbit mammary pheromone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12077,77 +12077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarmuzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Prescott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensory Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3-4), pp.156-166. </w:t>
@@ -12185,77 +12185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tap water consumers differ from non-consumers in chlorine flavor acceptability but not sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,51 +12452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental and configural processing of odour mixtures in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12677,90 +12677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour-taste interactions: a way to enhance saltiness in low-salt content solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genica G. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanneke Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12807,51 +12807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récepteurs olfactifs et le codage des odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tromelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12941,64 +12941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13062,90 +13062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy and masking in odor mixtures: an electrophysiological study of orthonasal vs. retronasal perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Ishii-Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Roudnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.553-561. </w:t>
@@ -13222,51 +13222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13321,77 +13321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just noticeable differences in component concentrations modify the odor quality of a blending mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13576,90 +13576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of odor blending mixtures in the newborn rabbit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (1-2), pp.194-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14045,51 +14045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.504-510</w:t>
@@ -14144,51 +14144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14805,51 +14805,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal sensory interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14926,77 +14926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of odour mixtures: The next challenge in flavour analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15181,64 +15181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional MRI and sensory perception of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15298,51 +15298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of mixtures of odorants and tastants: sensory and analytical points of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15566,51 +15566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genica Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Emorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16271,515 +16271,633 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Etiology of Metallic Taste During Head and Neck Cancer Treatments: A Study of Facial and Glossopharyngeal Nerve Interactions</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Brain mechanisms of the flavor perception, protocol for a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ben Sussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Santoyo Zedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823311v1</w:t>
+                <w:t xml:space="preserve">hal-05563587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 affects taste independently of smell: results from a combined chemosensory home test and online survey from a global cohort (N=10,953)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Evaluating the Etiology of Metallic Taste During Head and Neck Cancer Treatments: A Study of Facial and Glossopharyngeal Nerve Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012100v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: from molecular composition to sensory attributes of odor objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 affects taste independently of smell: results from a combined chemosensory home test and online survey from a global cohort (N=10,953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Albayay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Roche</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Richard Höchenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surabhi Bhutani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne Boesveldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03684107v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: from molecular composition to sensory attributes of odor objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The best COVID-19 predictor is recent smell loss: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Gerkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Ohla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Geraldine Veldhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule V. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId499"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16847,51 +16965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683F1D57"/>
+    <w:nsid w:val="BC48F454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17078,51 +17196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-thomas-danguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9756-355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167124501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9234-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L de Kock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijfo/3703692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ben Sussan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rayot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kornbausch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buettner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Steinke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146717" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.06.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feron Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08854-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jacobo D&#237;az-Monta&#241;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Aparicio-Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Morales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aveline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Albayay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H&#246;chenberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boesveldt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjad020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo-Zedillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pacheco-L&#243;pez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M&#233;rignac-Lacombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c04662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136881" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiansyah Syarifuddin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.873427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242274" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-06904-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104685" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132991" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c02720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-021-09294-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emorine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051300" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107143" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127664" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Letagneaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21929" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05462" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa White" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesualdo Zucco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103776" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.227611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO02006J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c26a-xx41" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103725" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622579v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.152" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3429" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fleming" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686655v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dosne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3376" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01395105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3331" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36QWR5N2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifuddin Adiansyah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212572v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison-Bou Maroun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deneulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.10.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFS84J9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bervialle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0883-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517921v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piriou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devesa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zraick" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/aqua.2014.097" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.02.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205628v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FO01067A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630025v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d6ma-sg87" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.068" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211072v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12399" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VML91NSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187038v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107560" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00504" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879068v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.01.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5VK29W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865942v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Nasri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJ5FS3X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878711v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Boisard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chambault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053534" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.04.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW2SBFTF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645126v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Maratray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2012.2215471" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723096v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr086" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647298v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke Busch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.09.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0R7FGVG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719364v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063610" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824795v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr049" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647435v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.05.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHMWXS5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/203805" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-010-0548-y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF2MBXR9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666515v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarmuzek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-010-9076-y" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659322v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.10.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0B2XB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658754v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamdani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032235" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543443v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii-Foret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664760v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.10.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189293v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm080" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137548v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn022" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leberre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667951v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331734v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.05.018" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DWPHM7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667939v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2007.02.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5SP8L9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663885v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052350g" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJLXCKPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679532v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678678v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678192v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manick Vigouroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675897v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farget" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002442v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00001-3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-44" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582296v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383392" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583753v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Sinding" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367060.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100295-7.00006-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182818v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319188.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1191.ch003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249030v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/18771173/130" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2014.11.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807810v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820534v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35240.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-29678-2_1772" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830831v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823311v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012100v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-thomas-danguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9756-355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167124501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9234-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L de Kock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijfo/3703692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rayot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kornbausch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buettner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Steinke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ben Sussan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.06.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feron Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08854-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jacobo D&#237;az-Monta&#241;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Aparicio-Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Morales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aveline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo-Zedillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pacheco-L&#243;pez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Albayay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H&#246;chenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boesveldt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjad020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M&#233;rignac-Lacombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c04662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiansyah Syarifuddin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.873427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-06904-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c02720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132991" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.02.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emorine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051300" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-021-09294-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107143" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127664" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Letagneaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21929" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05462" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa White" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesualdo Zucco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103776" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.227611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO02006J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c26a-xx41" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103725" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3429" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fleming" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528070v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dosne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3376" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.09.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01395105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3331" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36QWR5N2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifuddin Adiansyah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212572v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison-Bou Maroun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deneulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.10.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFS84J9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piriou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devesa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zraick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/aqua.2014.097" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.02.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bervialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0883-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205628v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FO01067A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211999v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.068" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12399" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VML91NSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187038v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107560" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630025v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d6ma-sg87" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00504" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879068v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.01.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5VK29W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865942v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Nasri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJ5FS3X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878711v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Boisard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chambault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053534" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646623v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.04.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW2SBFTF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Maratray" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2012.2215471" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723096v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr086" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719364v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647298v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke Busch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.09.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0R7FGVG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063610" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824795v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr049" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647435v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.05.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHMWXS5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/203805" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-010-0548-y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF2MBXR9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666515v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarmuzek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-010-9076-y" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659322v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.10.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0B2XB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658754v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamdani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032235" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543443v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii-Foret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664760v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.10.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189293v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm080" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137548v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn022" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leberre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667951v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331734v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.05.018" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DWPHM7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667939v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2007.02.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5SP8L9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663885v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052350g" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJLXCKPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679532v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678678v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678192v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manick Vigouroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675897v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farget" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002442v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00001-3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-44" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582296v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383392" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583753v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Sinding" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367060.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100295-7.00006-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182818v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319188.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1191.ch003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249030v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/18771173/130" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2014.11.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807810v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820534v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35240.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-29678-2_1772" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830831v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563587v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo Zedillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823311v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012100v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>