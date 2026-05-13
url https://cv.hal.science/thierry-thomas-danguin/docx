--- v1 (2026-04-15)
+++ v2 (2026-05-13)
@@ -1,16910 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16858 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Thomas-Danguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-thomas-danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9756-355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167124501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9BsLiGAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9234-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations gustatives et salivaires chez des patients atteints de cancer des voies aérodigestives supérieures : étude longitudinale prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (3), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Culinary Methods to Reduce Sodium Intake: The Impact of Flavorings and Salt Addition Timing in Boiled Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette L de Kock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.3703692. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijfo/3703692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Optimal Method for Measuring Malondialdehyde in Human Saliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.103070. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2024.103070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Metallic Perception a Taste, an Aroma, or a Flavor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.e70023. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habituation to saltiness in unimodal and crossmodal perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ben Sussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.bjaf055.191. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaf055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary analytical approaches to study odorant metabolism in the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kornbausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Buettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Steinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496 (Part 2), pp.15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.e70053. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the etiology of metallic taste during head and neck cancer treatments: a study of facial and glossopharyngeal nerve interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 580, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domestic-like carrot cooking methodology for multiple research applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102666. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2024.102666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nutritional Impact of Metallic Taste in Head and Neck Cancer Patients: Explorations and Clinical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feron Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (10), pp.651. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-024-08854-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenols and saliva effect on virgin olive oil aroma release: A chemical and sensory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jacobo Díaz-Montaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Aparicio-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 437 (Pt 1), pp.137855. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking task versus intensity scales, what is the best method to evaluate odor‐induced taste enhancement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.e12857. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated odor-taste stimulation design for fMRI flavor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Santoyo-Zedillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pacheco-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 393, pp.109881. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2023.109881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting odor profile of food from its chemical composition: Towards an approach based on artificial intelligence and flavorists expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mejean Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.20528-20552. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2023908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 affects taste independent of taste-smell confusions: results from a combined chemosensory home test and online survey from a large global cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Albayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Höchenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Boesveldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad020. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjad020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eater-oriented knowledge framework for reducing salt and dietary sodium intake (scoping review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Endaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coeurquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1110446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Nasal Odorant Metabolism Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kornbausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mérignac-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (44), pp.16488-16492. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c04662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of mixture composition factors and perceptual interactions on the perception of icewine odor: An olfactometer-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.136881. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-related potential analysis of the brain integration of odor and taste in normal-weight and people living with obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Sodium Content in Cheeses While Increasing Salty Taste and Fat Perception Using Aroma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiansyah Syarifuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.873427. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.873427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up on quantitative and qualitative olfactory dysfunction and other symptoms in patients recovering from COVID-19 smell loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hannum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.207-2017. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4193/rhin21.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic taste prevalence in patients treated for cancer: a systematic literature review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.5691-5702. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-06904-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory capabilities towards food and non-food odours in men and women of various weight statuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-021-09294-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological constraints on configural odour mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (6), pp.jeb242274. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.242274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: From Molecular Composition to Sensory Attributes of Odor Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mejean Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (22), pp.7888. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27227888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of obesity on saltiness and sweetness intensity enhancement by odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102, pp.104685. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of odor-active compounds in icewine considering odor mixture-induced interactions through gas chromatography–olfactometry and Olfactoscan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 388, pp.132991. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Odorant Competitive Metabolism Is Involved in the Human Olfactory Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert-Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (27), pp.8385-8394. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c02720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaveur et obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.128-138. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Gerkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule V. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configural memory of a blending aromatic mixture reflected in activation of the left orbital part of the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Prescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 402, pp.113088. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.113088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and aroma compound distributions influence flavour release and temporal perception while eating hot-served flans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.1300. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26051300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profile of human nasal mucosa and associations with circulating fatty acids and olfactory deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gudziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.16771. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjab050. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on odor intensity and odor pleasantness of 222 binary mixtures of 72 key food odorants rated by a sensory panel of 30 trained assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107143. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-induced saltiness enhancement: Insights into the brain chronometry of flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of saltiness perception by odorants selected from Chinese soy sauce: A gas chromatography/olfactometry-associated taste study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335, pp.127664. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interactions among food odors: Major influences on odor intensity evidenced with a set of 222 binary mixtures of key odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353, pp.129483. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Characteristics of an Aroma-Blending Mixture by Investigating the Network of Shared Odors and the Molecular Features of Their Related Odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (13), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25133032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in elemental and configural perception of odor mixtures in young rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.471-483. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell and taste changes are early indicators of the COVID-19 pandemic and political decision effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pereda-Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Moranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5152. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18963-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate statistical analysis and odour-taste network to reveal odour-taste associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (38), pp.10318-10328. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasantness of Binary Odor Mixtures: Rules and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.303-311. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thought for food: Cognitive influences on chemosensory perceptions and preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesualdo Zucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Prescott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.103776. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configural perception of a binary olfactory mixture in honey bees, as in humans, rodents and newborn rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sandoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (21), pp.jeb227611. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.227611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03007695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modal interactions as a strategy to enhance salty taste and to maintain liking of low-salt food: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.5269-5281. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8FO02006J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies permettant de compenser les pertes organoleptiques associées à la reformulation des aliments dans un objectif nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (2019), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c26a-xx41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive sensory and chemical data on the flavor of 16 red wines from two varieties: sensory descriptive analysis, HS-SPME-GC-MS volatile compounds quantitative analysis, and odor-active compounds identification by HS-SPME-GC-MS-O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Villière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.103725. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting odorant compounds to enhance sweet flavor perception by gas chromatography/olfactometry-associated taste (GC/O-AT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 257, pp.172-181. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition : des arômes pourraient très bien remplacer le sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key odorants or key associations? Insights into elemental and configural odour processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract - Cross-species configural perception of binary odor mixtures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), pp.e1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of odour-stimulation tools and surface response methodology for odour recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiken Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stir bar sorptive extraction in the liquid and vapour phases, solvent-assisted flavour evaporation and headspace solid-phase microextraction for the (non)-targeted analysis of volatiles in fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (Part B), pp.334 - 344. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat perception in cottage cheese: The contribution of aroma and tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.241 - 246. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory properties linked to fat content and tasting temperature in cottage cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.735 - 746. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding odorant mixtures by human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.400 - 407. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt and fat while maintaining taste: An approach on a model food system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syarifuddin Adiansyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain processing of a configural vs elemental odor mixture in the newborn rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette Y. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221 (5), pp.2527 - 2539. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-015-1055-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplarity measurement and estimation of the level of interjudge agreement for two categories of French red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Loison-Bou Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (Part A), pp.240-251. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience shapes our odor perception but depends on the initial perceptual processing of the stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bervialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (5), pp.1794-1806. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-015-0883-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configural processing of odor mixture: Does the learning of elements prevent the perception of configuration in the newborn rabbit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of regional differences in chlorine perception by consumers: sensitivity differences or habituation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zraick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Supply: Research and Technology - AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.783-792. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/aqua.2014.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined heterogeneous distribution of salt and aroma in food enhances salt perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.1449-1459. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FO01067A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate approach to reveal relationships between sensory perception of cheeses and aroma profile obtained with different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiken Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.561 - 571. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ham particle size influences saltiness perception in flans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (4), pp.S693 - S696. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.12399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal representation of odour objects: distinct memories of the whole and its parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280 (1789), 8 p. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential memory persistence of odor mixture and components in newborn rabbits: competition between the whole and its parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 10 p. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la perception du goût salé par reformulation de matrices alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/d6ma-sg87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newborn rabbit perception of 6-odorant mixtures depends on configural processing and number of familiar elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of odor objects in everyday life: a review on the processing of odor mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous salt distribution in hot snacks enhances saltiness without loss of acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.641-647. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing salty taste through odour-taste-taste interactions: Influence of odour intensity and salty tastants' nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to enhance saltiness in food involving cross modal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genica Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245, pp.Meeting Abstract: 321-AGFD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346 (septembre), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit neonates and human adults perceive a blending 6-component odor mixture in a comparable manner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e53534. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0053534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating semi-hard cheese aroma: relationship between sensory profiles and gas chromatography-olfactometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiken Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensors to measure In-mouth salt release during food chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Mielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Maratray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (11), pp.3124-3130. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2012.2215471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual blending in odor mixtures depends on the nature of odorants and human olfactory expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (2), pp.159-66. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of odorants with olfactory receptors and receptor neurons match the perceptual dynamics observed for woody and fruity odorant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3-4), pp.584-597. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07976.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of odour mixture complexity in newborn rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.E63- E64. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjq126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cross-modal interactions to counterbalance salt reduction in solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genica G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanneke Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience influences elemental and configural perception of certain binary odour mixtures in newborn rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Crépeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (24), pp.4171-8. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.063610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion of odorants impacts the configural versus elemental perception of a binary blending mixture in newborn rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.693-700. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modal interactions between taste and smell: Odour-induced saltiness enhancement depends on salt level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (7), pp.678-682. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lyon clinical olfactory test: validation and measurement of hyposmia and anosmia in healthy and diseased populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ciuperca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Otolaryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.203805. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pheromone to behave, a pheromone to learn: the rabbit mammary pheromone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 196 (10), pp.779-90. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-010-0548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Influences the Perception of Odor Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarmuzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Prescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3-4), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-010-9076-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap water consumers differ from non-consumers in chlorine flavor acceptability but not sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.956-964. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant molecules and human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums Cosmétiques Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 205 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental and configural processing of odour mixtures in the newborn rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212 (16), pp.2525-2531. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.032235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet du vin : résultat d'une intégration sensorielle différente au nez et en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Ishii-Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 132 (Juillet), pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour-taste interactions: a way to enhance saltiness in low-salt content solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genica G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanneke Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs olfactifs et le codage des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.282-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual processing strategy and exposure influence the perception of odor mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjm080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual processing strategy and exposure influence the perception of odor mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leberre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy and masking in odor mixtures: an electrophysiological study of orthonasal vs. retronasal perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Ishii-Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.553-561. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just noticeable differences in component concentrations modify the odor quality of a blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.389-395. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between molecular structure and perceived odor quality of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7), pp.639-653. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of odor blending mixtures in the newborn rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.194-9. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2008.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ethanol on the perception of wine odorant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.901-908. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of potential impact odorants and sensory validation of their importance in typical Chardonnay wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11), pp.3973-3981. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf052350g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of wine fruity and woody notes : influence of peri- threshold odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interactions in odour mixtures : odour quality in binary mixtures of woody and fruity wine odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), pp.209-217. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bji016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte semantique sur la performance d'identification d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manick Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.225-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interactions between fruity and woody notes of wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.476-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ETOC : a European test of olfactory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manick Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.142-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions, pp.298, 2012, Références, 978-2-84444-879-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sensory interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Guichard; Christian Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health, Second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 7, , pp.205-231, 2023, 978-0-323-89903-1. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00001-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of odour mixtures: The next challenge in flavour analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiken Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science Proceedings of the 15th Weurman Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma release and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI and sensory perception of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 132-1, Springer International Publishing AG, 2017, 978-3-319-28275-6. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28275-6_132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of mixtures of odorants and tastants: sensory and analytical points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour: From food to perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Etievant; Elisabeth Guichard; Christian Salles; Andree Voilley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor. From Food to Behaviors, Wellbeing and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299 (299), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-141, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-0-08-100295-7. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100295-7.00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to enhance saltiness in food involving cross modal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genica Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Sensory Informatics of Food: Measurement, Analysis, Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1191, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACS Symposium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ACS Symposium Series, 978-0-8412-3069-9 ; 978-0-8412-3070-5. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2015-1191.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian olfactory receptors: Molecular mechanisms of odorant detection, 3D-modeling, and structure–activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular basis of olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, Chapter 1 - Molecular Basis of Olfaction, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 131 p., 2015, Progress in Molecular Biology and Translational Science, 978-0-12-802912-1. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des arômes en mélange : les facettes de la flaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée : Partie III. Caractérisation sensorielle : perception par le dégustateur de la flaveur et de la texture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298 p., 2012, Références (Educagri), 978-2-84444-879-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les molécules odorantes, sapides et trigéminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), ISBN-13 : 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-3-540-35857-2. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-29678-2_1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis and olfactory perception : some sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manick Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of flavor characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2004, 0-8247-4703-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain mechanisms of the flavor perception, protocol for a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ben Sussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Santoyo Zedillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Etiology of Metallic Taste During Head and Neck Cancer Treatments: A Study of Facial and Glossopharyngeal Nerve Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 affects taste independently of smell: results from a combined chemosensory home test and online survey from a global cohort (N=10,953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Albayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Höchenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Bhutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Boesveldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: from molecular composition to sensory attributes of odor objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best COVID-19 predictor is recent smell loss: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Gerkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Geraldine Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule V. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16965,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC48F454"/>
+    <w:nsid w:val="28632DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17196,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-thomas-danguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9756-355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167124501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9234-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L de Kock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijfo/3703692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rayot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kornbausch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buettner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Steinke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ben Sussan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.06.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feron Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08854-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jacobo D&#237;az-Monta&#241;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Aparicio-Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Morales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aveline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo-Zedillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pacheco-L&#243;pez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Albayay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H&#246;chenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boesveldt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjad020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M&#233;rignac-Lacombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c04662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiansyah Syarifuddin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.873427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-06904-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c02720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132991" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.02.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emorine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051300" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-021-09294-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107143" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127664" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Letagneaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21929" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05462" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa White" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesualdo Zucco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103776" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.227611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO02006J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c26a-xx41" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103725" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3429" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fleming" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528070v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dosne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3376" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.09.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01395105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3331" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36QWR5N2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifuddin Adiansyah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212572v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison-Bou Maroun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deneulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.10.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFS84J9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piriou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devesa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zraick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/aqua.2014.097" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.02.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bervialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0883-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205628v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FO01067A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211999v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.068" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12399" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VML91NSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187038v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107560" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630025v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d6ma-sg87" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00504" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879068v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.01.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5VK29W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865942v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Nasri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJ5FS3X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878711v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Boisard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chambault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053534" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646623v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.04.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW2SBFTF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Maratray" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2012.2215471" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723096v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr086" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719364v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647298v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke Busch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.09.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0R7FGVG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063610" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824795v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr049" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647435v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.05.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHMWXS5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/203805" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-010-0548-y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF2MBXR9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666515v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarmuzek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-010-9076-y" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659322v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.10.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0B2XB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658754v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamdani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032235" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543443v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii-Foret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664760v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.10.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189293v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm080" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137548v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn022" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leberre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667951v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331734v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.05.018" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DWPHM7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667939v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2007.02.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5SP8L9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663885v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052350g" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJLXCKPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679532v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678678v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678192v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manick Vigouroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675897v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farget" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002442v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00001-3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-44" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582296v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383392" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583753v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Sinding" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367060.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100295-7.00006-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182818v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319188.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1191.ch003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249030v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/18771173/130" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2014.11.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807810v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820534v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35240.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-29678-2_1772" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830831v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563587v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo Zedillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823311v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012100v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-thomas-danguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9756-355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167124501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9BsLiGAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9234-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Monod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L de Kock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijfo/3703692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rayot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ben Sussan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kornbausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buettner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Steinke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.06.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feron Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08854-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jacobo D&#237;az-Monta&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Aparicio-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137855" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aveline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo-Zedillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pacheco-L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109881" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Albayay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H&#246;chenberger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Bhutani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boesveldt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjad020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M&#233;rignac-Lacombe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c04662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Tang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiansyah Syarifuddin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.873427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Veldhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Green" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hannum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bakke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/rhin21.415" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-06904-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-021-09294-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104685" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c02720" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.02.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emorine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107143" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thibault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127664" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Letagneaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21929" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05462" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa White" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olofsson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesualdo Zucco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.227611" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618463v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO02006J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c26a-xx41" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103725" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622579v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.152" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106630v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3429" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fleming" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528070v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dosne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3376" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.09.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01395105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3331" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36QWR5N2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220739v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifuddin Adiansyah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison-Bou Maroun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deneulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.10.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFS84J9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bervialle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0883-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.02.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517921v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piriou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devesa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zraick" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/aqua.2014.097" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FO01067A" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.068" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211072v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12399" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VML91NSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d6ma-sg87" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187038v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107560" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00504" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.01.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5VK29W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Nasri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJ5FS3X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Boisard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642761v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chambault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053534" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646623v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.04.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW2SBFTF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Maratray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2012.2215471" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr086" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke Busch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.09.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0R7FGVG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788004v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063610" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr049" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647435v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.05.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHMWXS5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788078v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/203805" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761404v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-010-0548-y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF2MBXR9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666515v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarmuzek" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-010-9076-y" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.10.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0B2XB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658754v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamdani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032235" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii-Foret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664760v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.10.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189293v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm080" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263552v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leberre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137548v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn022" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667951v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331734v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.05.018" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DWPHM7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667939v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2007.02.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5SP8L9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663885v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052350g" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJLXCKPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679532v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678678v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji016" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678192v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manick Vigouroux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675897v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002442v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00001-3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791201v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-44" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582296v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383392" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583753v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Sinding" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367060.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100295-7.00006-2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182818v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319188.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1191.ch003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249030v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/18771173/130" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2014.11.001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807810v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820534v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35240.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-29678-2_1772" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830831v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563587v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Santoyo Zedillo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823311v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012100v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>