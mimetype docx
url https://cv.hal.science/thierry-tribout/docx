--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -66,17895 +66,18413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of quantitative trait loci and genetic correlations of lipid reserves and production traits in aging laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning inherent genetic patterns and trait associations with deep generative models for discrete genotype simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Hanczar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giag044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic evaluation for juvenile mortality including causal variants in French Holstein and Montbéliarde cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chapard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 109 (1), pp.527-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined single-step evaluation of functional longevity of dairy cows including correlated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Rostellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00839-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Maak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00848-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the genetic resistance to paratuberculosis in Holstein cattle via single-step genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00757-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correcting for base-population differences and unknown parent groups in single-step genomic predictions of Norwegian Red cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Belay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leiv Eikje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Gjuvsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Nordbø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunities for genomic selection of cheese-making traits in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring simultaneous perturbation profiles in milk yield and body weight reveals a diversity of animal responses and new opportunities to identify resilience proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmed effects of candidate variants for milk production, udder health, and udder morphology in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-020-00575-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-analysis for milk fat and protein percentage using imputed sequence variant genotypes in 94,321 cattle from eight cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruidong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Jenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Pausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-020-00556-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic analysis of milk cheese-making traits predicted from mid-infrared spectra in Montbeliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laithier Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse génétique de la « fromageabilité » du lait de vache prédite par spectrométrie dans le moyen infrarouge en race Montbéliarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.379-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-analysis of genome-wide association studies for cattle stature identifies common genes that regulate body size in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniek C. Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans D. Daetwyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Chamberlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Hurtado Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sargolzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.362-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0056-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sélection génétique des races bovines allaitantes en France : Un dispositif et des outils innovants au service des filières viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.107-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the effects of selection on French Large White sow and piglet performance during the suckling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.4333-4343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2017.1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the effects of selection on French Large White reproductive performance using frozen semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (9), pp.3655-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2016-0540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Février, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genome-wide association study of production traits in a commercial population of Large White pigs: evidence of haplotypes affecting meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetics of residual feed intake in growing pigs: Relationships with production traits, and nitrogen and phosphorus excretion traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (6), pp.2542-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic aspects of implementing genomic evaluations in a pig sire line breding scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-45-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of genomic selection in a purebred pig male line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4164-4176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data on the growing pig from three main European breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives d'application de la sélection génomique dans les schémas d'amélioration génétique porcins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.369-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of genetic trends in French Large White pigs from 1977 to 1998 for growth and carcass traits using frozen semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (9), pp.2856-2867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (12), pp.1681-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized management of genetic variability in selected pig populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 125, pp.291-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2007035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (10), pp.1409-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 for farrowing characteristics in the French Large White breed using frozen semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Rydhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations sélectionnées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations porcines sélectionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (5), pp.339-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité des portées : les petits porcelets ne sont pas les seuls responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (23), pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détection de verrats porteurs d'anomalies chromosomiques. Utilisation du système d'information BLUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (2), pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle estimation des paramètres génétiques des caractères de production dans les races Large White et Landrace français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (3), pp.37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences du changement de système de classement des porcs à l'abattoir sur l'évaluation génétique des reproducteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2,1 (1,1), pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N K Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An approach to reduce computation time in multi-trait single-step evaluations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hélène Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HSSGBLUP: a single-step SNP-BLUP genomic evaluation software adapted to large livestock populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of perturbations in lactation to take stock of existing resilience of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a genomic evaluation of cheese-making traits including candidate SNP in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint estimation of genetic parameters for daily recorded milk yield and body weight in first lactation Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Minery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of genomic prediction in French Charolais cattle population using high-density chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R; Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic architecture of birth and weaning traits in Charolais beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. American Society of Animal Science, 2014, 10th World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce Porcine SNP60 pour l’ingestion, la croissance, la composition de la carcasse et la qualité de la viande en race Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. IFIP - Institut du Porc ; INRA, Journées de la Recherche Porcine en France, 44, 2012, Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic parameters of number of piglets born alive and relationships with on-farm performance traits in French Landrace and Large White pig breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vilnius, France. pp.Inconnu, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Generative Models for Discrete Genotype Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203813v1</w:t>
-              </w:r>
-[...6550 lines deleted...]
-                <w:t xml:space="preserve">hal-02816391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking predictive models: evaluating parametric, ensemble, and deep learning approaches for animal phenotype prediction from genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO EMBL, Heidelberg, Mar 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-step evaluation of functional longevity of cows including data from correlated traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Maugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rostellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Estimate Erosion Factors of Genomic Breeding Values of Candidates due to Long-Distance Linkage Disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single-Step Genomic Evaluation of Claw Health Traits in French Holstein, Montbéliarde and Normande Breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single step genetic evaluation including causal candidate SNPs for resistance to paratuberculosis in Holstein cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolutions in bovine national genetic evaluations: implementation of a Single-Step approach, a genetic and genomic evaluation in a single step.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666541v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Cuyabano</w:t>
+                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731274v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions in bovine national genetic evaluations: implementation of a Single-Step approach, a genetic and genomic evaluation in a single step.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing accuracy of Single-Step evaluations of functional longevity including information from correlated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-H Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rostellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barbat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.179-182</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production ( WCGALP 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030691v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production until 305 days in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Minéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Saille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
+              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.256-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127779v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing accuracy of Single-Step evaluations of functional longevity including information from correlated traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Influence of body condition score genomic index on performance trajectories over the lactation period in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production ( WCGALP 2022 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735766v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production until 305 days in Holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D Saunier</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731285v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Maak</w:t>
+                <w:t xml:space="preserve">Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731341v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of body condition score genomic index on performance trajectories over the lactation period in Holstein cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Tribout</w:t>
+                <w:t xml:space="preserve">A single step genetic evaluation including causal candidate SNPs for resistance to paratuberculosis in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731282v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence -based GWAS for milk production traits, udder health and morphology in French dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genetic relationship between body reserves mobilisation and feed intake in Holstein cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037105v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between body reserves mobilisation and feed intake in Holstein cows?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+                <w:t xml:space="preserve">Modélisation de la vache et du troupeau : un simulateur informatique pour explorer des scénarios de conduite d'élevage et des stratégies de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037089v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vache et du troupeau : un simulateur informatique pour explorer des scénarios de conduite d'élevage et des stratégies de sélection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamique des relations génétiques entre production laitière et poids vif au cours de la lactation dans des élevages Holstein commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190592v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des relations génétiques entre production laitière et poids vif au cours de la lactation dans des élevages Holstein commerciaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sequence -based GWAS for milk production traits, udder health and morphology in French dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">71th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190465v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a genomic evaluation of cheese-making traits including candidate SNP in Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaudilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP GBLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vandenplas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP-BLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vandenplas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of candidate mutations in genomic evaluation for French dairy cattle breeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experience from large scale use of the EuroGenomics custom SNP chip in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">11. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948756v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948451v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience from large scale use of the EuroGenomics custom SNP chip in cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737523v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723929v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Inclusion of candidate mutations in genomic evaluation for French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734423v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949244v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595570v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome Conference</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608241v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Identification of candidate causal variants underlying QTL in dairy cattle through GWAS and Bayesian approach at the sequence level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Interbull Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743221v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate causal variants underlying QTL in dairy cattle through GWAS and Bayesian approach at the sequence level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792675v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+                <w:t xml:space="preserve">Using whole genome sequences to identify QTL for udder health and morphology in French dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606324v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole genome sequences to identify QTL for udder health and morphology in French dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">2016 Interbull Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739792v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Agus Setiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedy Duryadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535257v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal abilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de régions chromosomiques affectant la santé de la mamelle par analyse d’association sur la séquence du génome dans les races Holstein, Montbéliarde et Normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.265-268</w:t>
+              <w:t xml:space="preserve">Journée "Glande Mammaire, Lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742034v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de régions chromosomiques affectant la santé de la mamelle par analyse d’association sur la séquence du génome dans les races Holstein, Montbéliarde et Normande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Overview of beef cattle national genomic evaluation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Glande Mammaire, Lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rennes, France. 1 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796365v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of beef cattle national genomic evaluation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d’évaluations génomiques nationales dans les populations bovines allaitantes françaises Charolaise, Limousine et Blonde d’Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536479v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’évaluations génomiques nationales dans les populations bovines allaitantes françaises Charolaise, Limousine et Blonde d’Aquitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets de la sélection sur l’efficacité reproductive et la variabilité des performances des truies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedy Duryadi Solihin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine, 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743442v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets de la sélection sur l’efficacité reproductive et la variabilité des performances des truies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine, 47</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. pp.47-48</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535369v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there interest in implementing genomic evaluations in a pig male line nucleus? A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude, par simulations, de l’intérêt d’une sélection génomique dans une population porcine de type mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce PorcineSNP60 pour la qualité de la viande en race Large White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences du muscle et technologie de la viansde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of production and meat quality QTL in Large White pigs using the PorcineSNP60 Beadchip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of residual feed intake in the growing pig: relationships with nitrogen and phosphorous excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour l'efficacité alimentaire chez le porc en croissance : opportunités et conséquences de l'utilisation de la consommation moyenne journalière résiduelle dans les populations en sélection collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in a purebred pig breeding scheme: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Quantitive Genetics (ICQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection génomique : principe et perspectives d'utilisation pour l'amélioration des populations porcines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon S. Boitard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evaluation of the French Piétrain purebred population including the halothane genotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du génotype halothane dans l’évaluation de la population Piétrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). La Motte au Vicomte, FRA., 2010, Paris, France. pp.185-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de paramètres génétiques pour des critères de croissance et carcasse en race Piétrain et en lignée composite Piétrain négative halothane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sourdioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a marker-assisted selection program in the Chinese-European Duochan pig population.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Bellec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751833v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Implementation of a marker-assisted selection program in the Chinese-European Duochan pig population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Kernaléguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753096v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un programme de sélection assistée par marqueurs dans la population sino-européenne Duochan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Kernaléguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and genetic trends for litter size at birth and at weaning and teat number in French Landrace and Large White pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques du nombre de porcelets nés vivants par portée et relations avec les caractères du contrôle en ferme dans les populations porcines Large White type femelle et Landrace français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL pour des caractères de production et de reproduction dans les populations porcines collectives Large White type femelle et Landrace Français à l'aide d'un dispositif grand-parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalizing selection on ultimate pH in pigs: consequences on meat quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions virus-cellule : modèles cellulaires infectés par un Herpès-virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, Brazil. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816913v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection canalisante sur le pH ultime : conséquences sur la qualité de la viande</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754188v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations porcines sélectionnées : exemple d'application sur la population collective Landrace français.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de la taille du dispositif de contrôle de performances en station sur l'efficacité du schéma national de sélection en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752542v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions virus-cellule : modèles cellulaires infectés par un Herpès-virus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations porcines sélectionnées : exemple d'application sur la population collective Landrace français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. n.p</w:t>
+              <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822340v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La sélection canalisante sur le pH ultime : conséquences sur la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816661v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la taille du dispositif de contrôle de performances en station sur l'efficacité du schéma national de sélection en France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Canalizing selection on ultimate pH in pigs: consequences on meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, Brazil. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752589v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Overview of the genetic variability in French selected livestock populations and management approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">IPGRI / FAO / Agropolis International Conference, Options and strategies for the conservation for farm animal genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763150v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the genetic variability in French selected livestock populations and management approaches.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Canalising selection on ultimate pH in pig muscle : consequences on meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPGRI / FAO / Agropolis International Conference, Options and strategies for the conservation for farm animal genetic resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825237v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalising selection on ultimate pH in pig muscle : consequences on meat quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829470v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle des interactions virus-cellule et réponse immunitaire innée chez le porc : étude dans plusieurs modèles cellulaires infectés par un Herpes-virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 using frozen semen: farrowing and early lactation periods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle des interactions virus-cellule et réponse immunitaire innée chez le porc : étude dans plusieurs modèles cellulaires infectés par un Herpèsvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la sélection pour la prolificité des truies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rosendo-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of pig production and pig breeding schemes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Munich, Jan 2005, Weihenstephan, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité entre types génétiques et intra-race de la durée de mise bas. Relations avec la taille de la portée et la mortalité périnatale des porcelets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de production et de qualité des tissus gras et maigres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; ITP, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of selected populations: from theory to practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bled, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 for production and quality traits using frozen semen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée en élevage de sélection, du progrès génétique réalisé entre 1977 et 2000 dans les races Large White et Landrace français pour les caractères de croissance, de carcasse et de qualité de la viande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Madigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between and within breed variation of farrowing length and its relationships with litter size and peri-partum mortality in pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Labroue</w:t>
+                <w:t xml:space="preserve">Genetic correlations between litter size and weights, piglet weight variability and piglet survival from birth to weaning in Large White pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t>
+              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763232v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de reproduction femelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations between litter size and weights, piglet weight variability and piglet survival from birth to weaning in Large White pigs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Huby</w:t>
+                <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Labroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833882v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t>
+              <w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825632v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques facteurs de variation du défaut viande déstructurée sur le jambon frais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desautes-Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of realised genetic trends in french Large White pigs from 1977 to 1998 for male and female reproduction traits using stored frozen semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress of genetics applied to livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verrier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Laurence Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758927v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : dispositif expérimental et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of meat quality traits recorded on Large White and French Landrace station-tested pigs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA/COA on scientific cooperation in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
+              <w:t xml:space="preserve">50. European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765063v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de facteurs de variation de la production spermatique de verrats d'insémination artificielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - ITP, Feb 1999, Paris, France. pp.45-52</w:t>
+              <w:t xml:space="preserve">Symposium INRA/COA on scientific cooperation in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688614v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of meat quality traits recorded on Large White and French Landrace station-tested pigs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de facteurs de variation de la production spermatique de verrats d'insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - ITP, Feb 1999, Paris, France. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767192v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité génétique des races porcines Large White, Landrace Français et Piétrain, sur la base de l'information généalogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - ITP, Feb 1998, Paris, France. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress on genetics applied to livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National genetic evaluation of pigs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop introduction of BLUP animal model in pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Praha-Uhrineves, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dispositif collectif français d'évaluation génétique porcin pour les caractères de production et de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Fleho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques de quelques caractères de qualité de la viande dans les races porcines Large White et Landrace Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; ITP, Jan 1996, Paris, France. pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques de quelques caractères de qualité de la viande dans les races porcines Large White et Landrace Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17964,171 +18482,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la sélection génomique dans les programmes de sélection porcins : cas d'une lignée mâle de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013AGPT0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01135169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la sélection génomique dans les programmes de sélection porcins : cas d'une lignée mâle de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18138,161 +18656,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique des porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bougler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Rennes, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId445"/>
+      <w:footerReference w:type="default" r:id="rId456"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18439,51 +18957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00839-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Belay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiv Eikje" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Gjuvsland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Nordb&#248;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laithier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21558" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00757-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xiang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00556-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier C&#233;cile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1485" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpeuch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0540" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-40" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001398v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155472v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dass&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saunier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R; Saintilan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194101v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342314v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Maugan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rostellato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735766v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rostellato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vall&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jurquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_53" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenplas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738054v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vandenplas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742034v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Agus Setiadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796365v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536479v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535369v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi Solihin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193705v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757758v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bellec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kernal&#233;guen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757191v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757061v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816913v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754188v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752542v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752589v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825237v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829470v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827815v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364898v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762349v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833411v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829682v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Madigand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762784v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautes-Sawadogo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830214v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761265v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765063v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767192v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695874v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765338v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767984v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699173v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Fleho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834914v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01135169v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0054" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809375v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364887v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05595894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00839-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00757-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Belay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiv Eikje" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Gjuvsland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Nordb&#248;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laithier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21558" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00556-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpeuch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5107" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2356" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155472v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036960v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R; Saintilan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203813v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Maugan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rostellato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030691v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735766v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rostellato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vall&#233;e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saunier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_52" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jurquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_53" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666541v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037089v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734913v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenplas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vandenplas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742034v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Agus Setiadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796365v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536479v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535369v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi Solihin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535257v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231275v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193705v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757758v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751833v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bellec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kernal&#233;guen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755582v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757061v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822340v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752589v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752542v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816913v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825237v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829470v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827815v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364898v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762349v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Madigand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762784v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautes-Sawadogo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830214v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761265v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688614v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699173v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Fleho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684564v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834914v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01135169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0054" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809375v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364887v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>