--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -66,77 +66,1894 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche globale pour la préservation de la souveraineté et l'agro-biodiversité des filières avicoles et porcines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sourdioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours (FR), France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N K Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An approach to reduce computation time in multi-trait single-step evaluations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hélène Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HSSGBLUP: a single-step SNP-BLUP genomic evaluation software adapted to large livestock populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of perturbations in lactation to take stock of existing resilience of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a genomic evaluation of cheese-making traits including candidate SNP in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint estimation of genetic parameters for daily recorded milk yield and body weight in first lactation Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Minery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of genomic prediction in French Charolais cattle population using high-density chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R; Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic architecture of birth and weaning traits in Charolais beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. American Society of Animal Science, 2014, 10th World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce Porcine SNP60 pour l’ingestion, la croissance, la composition de la carcasse et la qualité de la viande en race Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. IFIP - Institut du Porc ; INRA, Journées de la Recherche Porcine en France, 44, 2012, Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic parameters of number of piglets born alive and relationships with on-farm performance traits in French Landrace and Large White pig breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vilnius, France. pp.Inconnu, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci and genetic correlations of lipid reserves and production traits in aging laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -185,7124 +2002,5432 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning inherent genetic patterns and trait associations with deep generative models for discrete genotype simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, In press, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giag044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Genomic evaluation for juvenile mortality including causal variants in French Holstein and Montbéliarde cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chapard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 109 (1), pp.527-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326871v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evaluation for juvenile mortality including causal variants in French Holstein and Montbéliarde cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+                <w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-27072⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333674v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Shokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Saunier</w:t>
+                <w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092080v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876258v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined single-step evaluation of functional longevity of dairy cows including correlated traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Maugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rostellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-023-00839-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Chitneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Maak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-023-00848-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the genetic resistance to paratuberculosis in Holstein cattle via single-step genomic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-022-00757-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting for base-population differences and unknown parent groups in single-step genomic predictions of Norwegian Red cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Opportunities for genomic selection of cheese-making traits in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117226v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for genomic selection of cheese-making traits in Montbéliarde cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Laithier</w:t>
+                <w:t xml:space="preserve">Correcting for base-population differences and unknown parent groups in single-step genomic predictions of Norwegian Red cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Belay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leiv Eikje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Gjuvsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Nordbø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21558⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655719v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring simultaneous perturbation profiles in milk yield and body weight reveals a diversity of animal responses and new opportunities to identify resilience proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (1), pp.459-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2020-18537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmed effects of candidate variants for milk production, udder health, and udder morphology in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-020-00575-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis for milk fat and protein percentage using imputed sequence variant genotypes in 94,321 cattle from eight cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruidong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Jenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (1), pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-020-00556-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of milk cheese-making traits predicted from mid-infrared spectra in Montbeliarde cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Analyse génétique de la « fromageabilité » du lait de vache prédite par spectrométrie dans le moyen infrarouge en race Montbéliarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.379-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981733v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la « fromageabilité » du lait de vache prédite par spectrométrie dans le moyen infrarouge en race Montbéliarde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of milk cheese-making traits predicted from mid-infrared spectra in Montbeliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laithier Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (3), pp.379-398. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 32 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618893v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of genome-wide association studies for cattle stature identifies common genes that regulate body size in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniek C. Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans D. Daetwyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J. Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Hurtado Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sargolzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (3), pp.362-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-018-0056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection génétique des races bovines allaitantes en France : Un dispositif et des outils innovants au service des filières viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the effects of selection on French Large White sow and piglet performance during the suckling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (10), pp.4333-4343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas2017.1485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the effects of selection on French Large White reproductive performance using frozen semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (9), pp.3655-3662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2016-0540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Février, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide association study of production traits in a commercial population of Large White pigs: evidence of haplotypes affecting meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9686-46-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of residual feed intake in growing pigs: Relationships with production traits, and nitrogen and phosphorus excretion traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (6), pp.2542-2554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2012-5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic aspects of implementing genomic evaluations in a pig sire line breding scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9686-45-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of genomic selection in a purebred pig male line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (12), pp.4164-4176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2012-5107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data on the growing pig from three main European breeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (13), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2012-5338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'application de la sélection génomique dans les schémas d'amélioration génétique porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends in French Large White pigs from 1977 to 1998 for growth and carcass traits using frozen semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (9), pp.2856-2867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2009-2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foury</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (12), pp.1681-1687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731109990504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized management of genetic variability in selected pig populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 125, pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.61-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/gse:2007035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (10), pp.1409-1413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731107000766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 for farrowing characteristics in the French Large White breed using frozen semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731107000511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations sélectionnées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93, pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations porcines sélectionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (5), pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des portées : les petits porcelets ne sont pas les seuls responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (23), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détection de verrats porteurs d'anomalies chromosomiques. Utilisation du système d'information BLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techni Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23 (2), pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle estimation des paramètres génétiques des caractères de production dans les races Large White et Landrace français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Conséquences du changement de système de classement des porcs à l'abattoir sur l'évaluation génétique des reproducteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techni Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 21 (3), pp.37-43</w:t>
+              <w:t xml:space="preserve">, 1998, 2,1 (1,1), pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685618v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du changement de système de classement des porcs à l'abattoir sur l'évaluation génétique des reproducteurs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Nouvelle estimation des paramètres génétiques des caractères de production dans les races Large White et Landrace français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techni Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 2,1 (1,1), pp.27-31</w:t>
+              <w:t xml:space="preserve">, 1998, 21 (3), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...1697 lines deleted...]
-                <w:t xml:space="preserve">hal-02816391v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Generative Models for Discrete Genotype Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7312,11167 +7437,11167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking predictive models: evaluating parametric, ensemble, and deep learning approaches for animal phenotype prediction from genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO EMBL, Heidelberg, Mar 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-step evaluation of functional longevity of cows including data from correlated traits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methods to Estimate Erosion Factors of Genomic Breeding Values of Candidates due to Long-Distance Linkage Disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.786</w:t>
+              <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342314v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Estimate Erosion Factors of Genomic Breeding Values of Candidates due to Long-Distance Linkage Disequilibrium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">A Single-Step Genomic Evaluation of Claw Health Traits in French Holstein, Montbéliarde and Normande Breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.33-41</w:t>
+              <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345884v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single-Step Genomic Evaluation of Claw Health Traits in French Holstein, Montbéliarde and Normande Breeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single-step evaluation of functional longevity of cows including data from correlated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rostellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Interbull Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interbull, Aug 2023, Lyon, France. pp.207-212</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345892v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions in bovine national genetic evaluations: implementation of a Single-Step approach, a genetic and genomic evaluation in a single step.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing accuracy of Single-Step evaluations of functional longevity including information from correlated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-H Maugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rostellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.179-182</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production ( WCGALP 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030691v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing accuracy of Single-Step evaluations of functional longevity including information from correlated traits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutions in bovine national genetic evaluations: implementation of a Single-Step approach, a genetic and genomic evaluation in a single step.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production ( WCGALP 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735766v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production until 305 days in Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Minéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.256-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of body condition score genomic index on performance trajectories over the lactation period in Holstein cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Chitneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731282v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Influence of body condition score genomic index on performance trajectories over the lactation period in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tribout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Maak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731341v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Cuyabano</w:t>
+                <w:t xml:space="preserve">A single step genetic evaluation including causal candidate SNPs for resistance to paratuberculosis in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731274v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single step genetic evaluation including causal candidate SNPs for resistance to paratuberculosis in Holstein cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666541v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between body reserves mobilisation and feed intake in Holstein cows?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+                <w:t xml:space="preserve">Modélisation de la vache et du troupeau : un simulateur informatique pour explorer des scénarios de conduite d'élevage et des stratégies de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037089v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vache et du troupeau : un simulateur informatique pour explorer des scénarios de conduite d'élevage et des stratégies de sélection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Genetic relationship between body reserves mobilisation and feed intake in Holstein cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190592v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des relations génétiques entre production laitière et poids vif au cours de la lactation dans des élevages Holstein commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence -based GWAS for milk production traits, udder health and morphology in French dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Towards a genomic evaluation of cheese-making traits including candidate SNP in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812528v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a genomic evaluation of cheese-making traits including candidate SNP in Montbéliarde cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735251v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP GBLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vandenplas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP-BLUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vandenplas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience from large scale use of the EuroGenomics custom SNP chip in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737523v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Ducos</w:t>
+                <w:t xml:space="preserve">Experience from large scale use of the EuroGenomics custom SNP chip in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723929v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inclusion of candidate mutations in genomic evaluation for French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948451v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of candidate mutations in genomic evaluation for French dairy cattle breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948756v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of whole sequence GWAS to improve genomic evaluation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate causal variants underlying QTL in dairy cattle through GWAS and Bayesian approach at the sequence level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Biennal session of ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using whole genome sequences to identify QTL for udder health and morphology in French dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Interbull Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal abilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de régions chromosomiques affectant la santé de la mamelle par analyse d’association sur la séquence du génome dans les races Holstein, Montbéliarde et Normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.265-268</w:t>
+              <w:t xml:space="preserve">Journée "Glande Mammaire, Lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742034v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de régions chromosomiques affectant la santé de la mamelle par analyse d’association sur la séquence du génome dans les races Holstein, Montbéliarde et Normande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Overview of beef cattle national genomic evaluation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Glande Mammaire, Lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rennes, France. 1 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796365v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of beef cattle national genomic evaluation in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+                <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Agus Setiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedy Duryadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536479v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’évaluations génomiques nationales dans les populations bovines allaitantes françaises Charolaise, Limousine et Blonde d’Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets de la sélection sur l’efficacité reproductive et la variabilité des performances des truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedy Duryadi Solihin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine, 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there interest in implementing genomic evaluations in a pig male line nucleus? A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude, par simulations, de l’intérêt d’une sélection génomique dans une population porcine de type mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019604v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude, par simulations, de l’intérêt d’une sélection génomique dans une population porcine de type mâle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is there interest in implementing genomic evaluations in a pig male line nucleus? A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939818v2</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce PorcineSNP60 pour la qualité de la viande en race Large White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences du muscle et technologie de la viansde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of production and meat quality QTL in Large White pigs using the PorcineSNP60 Beadchip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of residual feed intake in the growing pig: relationships with nitrogen and phosphorous excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour l'efficacité alimentaire chez le porc en croissance : opportunités et conséquences de l'utilisation de la consommation moyenne journalière résiduelle dans les populations en sélection collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in a purebred pig breeding scheme: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Quantitive Genetics (ICQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection génomique : principe et perspectives d'utilisation pour l'amélioration des populations porcines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S. Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evaluation of the French Piétrain purebred population including the halothane genotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du génotype halothane dans l’évaluation de la population Piétrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). La Motte au Vicomte, FRA., 2010, Paris, France. pp.185-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de paramètres génétiques pour des critères de croissance et carcasse en race Piétrain et en lignée composite Piétrain négative halothane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sourdioux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757758v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Implementation of a marker-assisted selection program in the Chinese-European Duochan pig population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Kernaléguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753096v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a marker-assisted selection program in the Chinese-European Duochan pig population.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation de paramètres génétiques pour des critères de croissance et carcasse en race Piétrain et en lignée composite Piétrain négative halothane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sourdioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751833v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un programme de sélection assistée par marqueurs dans la population sino-européenne Duochan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Kernaléguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and genetic trends for litter size at birth and at weaning and teat number in French Landrace and Large White pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foury</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques du nombre de porcelets nés vivants par portée et relations avec les caractères du contrôle en ferme dans les populations porcines Large White type femelle et Landrace français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL pour des caractères de production et de reproduction dans les populations porcines collectives Large White type femelle et Landrace Français à l'aide d'un dispositif grand-parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions virus-cellule : modèles cellulaires infectés par un Herpès-virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Poitiers, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la taille du dispositif de contrôle de performances en station sur l'efficacité du schéma national de sélection en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations porcines sélectionnées : exemple d'application sur la population collective Landrace français.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La sélection canalisante sur le pH ultime : conséquences sur la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752542v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection canalisante sur le pH ultime : conséquences sur la qualité de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Canalizing selection on ultimate pH in pigs: consequences on meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, Brazil. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754188v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalizing selection on ultimate pH in pigs: consequences on meat quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gestion optimisée de la variabilité génétique dans les populations porcines sélectionnées : exemple d'application sur la population collective Landrace français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, Brazil. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816913v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the genetic variability in French selected livestock populations and management approaches.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPGRI / FAO / Agropolis International Conference, Options and strategies for the conservation for farm animal genetic resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825237v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalising selection on ultimate pH in pig muscle : consequences on meat quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Overview of the genetic variability in French selected livestock populations and management approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">IPGRI / FAO / Agropolis International Conference, Options and strategies for the conservation for farm animal genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829470v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Canalising selection on ultimate pH in pig muscle : consequences on meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763150v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle des interactions virus-cellule et réponse immunitaire innée chez le porc : étude dans plusieurs modèles cellulaires infectés par un Herpes-virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 using frozen semen: farrowing and early lactation periods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle des interactions virus-cellule et réponse immunitaire innée chez le porc : étude dans plusieurs modèles cellulaires infectés par un Herpèsvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la sélection pour la prolificité des truies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rosendo-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of pig production and pig breeding schemes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Munich, Jan 2005, Weihenstephan, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité entre types génétiques et intra-race de la durée de mise bas. Relations avec la taille de la portée et la mortalité périnatale des porcelets.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de production et de qualité des tissus gras et maigres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">36. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA; ITP, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761873v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de production et de qualité des tissus gras et maigres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Variabilité entre types génétiques et intra-race de la durée de mise bas. Relations avec la taille de la portée et la mortalité périnatale des porcelets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; ITP, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762349v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of selected populations: from theory to practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bled, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 for production and quality traits using frozen semen.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Between and within breed variation of farrowing length and its relationships with litter size and peri-partum mortality in pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829682v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée en élevage de sélection, du progrès génétique réalisé entre 1977 et 2000 dans les races Large White et Landrace français pour les caractères de croissance, de carcasse et de qualité de la viande.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 for production and quality traits using frozen semen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Madigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762033v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between and within breed variation of farrowing length and its relationships with litter size and peri-partum mortality in pigs.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation, par utilisation de semence congelée en élevage de sélection, du progrès génétique réalisé entre 1977 et 2000 dans les races Large White et Landrace français pour les caractères de croissance, de carcasse et de qualité de la viande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Madigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828877v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic correlations between litter size and weights, piglet weight variability and piglet survival from birth to weaning in Large White pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de reproduction femelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Labroue</w:t>
+                <w:t xml:space="preserve">Etude de quelques facteurs de variation du défaut viande déstructurée sur le jambon frais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desautes-Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
+              <w:t xml:space="preserve">34èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758927v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de quelques facteurs de variation du défaut viande déstructurée sur le jambon frais.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation of realised genetic trends in french Large White pigs from 1977 to 1998 for male and female reproduction traits using stored frozen semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lagant</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">7. World congress of genetics applied to livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761095v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of realised genetic trends in french Large White pigs from 1977 to 1998 for male and female reproduction traits using stored frozen semen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Labroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World congress of genetics applied to livestock production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830214v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de l'INA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : dispositif expérimental et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of meat quality traits recorded on Large White and French Landrace station-tested pigs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse de facteurs de variation de la production spermatique de verrats d'insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA/COA on scientific cooperation in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - ITP, Feb 1999, Paris, France. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765063v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de facteurs de variation de la production spermatique de verrats d'insémination artificielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - ITP, Feb 1999, Paris, France. pp.45-52</w:t>
+              <w:t xml:space="preserve">Symposium INRA/COA on scientific cooperation in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688614v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité génétique des races porcines Large White, Landrace Français et Piétrain, sur la base de l'information généalogique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Gueblez</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - ITP, Feb 1998, Paris, France. pp.109-116</w:t>
+              <w:t xml:space="preserve">6. World Congress on genetics applied to livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695874v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse de la variabilité génétique des races porcines Large White, Landrace Français et Piétrain, sur la base de l'information généalogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on genetics applied to livestock production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - ITP, Feb 1998, Paris, France. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765338v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National genetic evaluation of pigs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop introduction of BLUP animal model in pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Praha-Uhrineves, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dispositif collectif français d'évaluation génétique porcin pour les caractères de production et de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Fleho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques de quelques caractères de qualité de la viande dans les races porcines Large White et Landrace Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; ITP, Jan 1996, Paris, France. pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques de quelques caractères de qualité de la viande dans les races porcines Large White et Landrace Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18482,171 +18607,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la sélection génomique dans les programmes de sélection porcins : cas d'une lignée mâle de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013AGPT0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01135169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la sélection génomique dans les programmes de sélection porcins : cas d'une lignée mâle de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18656,161 +18781,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique des porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bougler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Rennes, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId462"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18957,51 +19082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05595894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00839-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00757-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Belay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiv Eikje" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Gjuvsland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Nordb&#248;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laithier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21558" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00556-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpeuch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5107" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2356" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155472v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036960v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R; Saintilan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203813v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Maugan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rostellato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030691v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735766v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rostellato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vall&#233;e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saunier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_52" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jurquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_53" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666541v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037089v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734913v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenplas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vandenplas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742034v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Agus Setiadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796365v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536479v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535369v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi Solihin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535257v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231275v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193705v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757758v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751833v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bellec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kernal&#233;guen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755582v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757061v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822340v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752589v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752542v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816913v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825237v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829470v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827815v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364898v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762349v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Madigand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762784v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautes-Sawadogo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830214v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761265v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688614v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699173v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Fleho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684564v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834914v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01135169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0054" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809375v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364887v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Chitneedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R; Saintilan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05595894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chapard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00839-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00757-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laithier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Belay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiv Eikje" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Gjuvsland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Nordb&#248;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xiang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00556-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2950" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier C&#233;cile" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpeuch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1485" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0540" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004238v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-40" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2356" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653758v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345884v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducrocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Maugan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rostellato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Maugan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rostellato" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vall&#233;e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saunier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_52" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731341v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kadri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jurquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_53" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuyabano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190465v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037105v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735251v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734913v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenplas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vandenplas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737523v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608241v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949244v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792675v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739792v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796365v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742034v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Agus Setiadi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535369v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi Solihin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019604v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231275v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751833v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bellec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kernal&#233;guen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757758v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guery" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755582v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757191v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757061v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822340v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752589v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816913v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752542v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825237v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829470v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830507v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827815v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364898v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762349v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833411v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829682v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762033v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Madigand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762784v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761095v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautes-Sawadogo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830214v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761265v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767192v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765063v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765338v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695874v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767984v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699173v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Fleho" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684564v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834914v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01135169v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0054" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809375v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364887v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougler" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>