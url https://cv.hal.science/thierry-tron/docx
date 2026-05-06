--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -1129,412 +1129,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Banse</w:t>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+                <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of dirigent like domains from bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Piersanti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-022-04832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652618v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dirigent like domains from bacterial genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Bardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.313. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-022-04832-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957114v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
               </w:r>
@@ -1648,429 +1648,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Gentil</w:t>
+                <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadett Fáklya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
+              <w:t xml:space="preserve">Biotechnology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.e00645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.btre.2021.e00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132807v1</w:t>
+                <w:t xml:space="preserve">hal-03262272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Farran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+                <w:t xml:space="preserve">hal-03132807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadett Fáklya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.e00645. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.btre.2021.e00645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262272v1</w:t>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coniferyl Alcohol Radical Detection by the Dirigent Protein At DIR6 Monitored by EPR</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijia Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanqin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2318,295 +2318,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular docking studies and in vitro degradation of four aflatoxins (AFB 1 , AFB 2 , AFG 1 , and AFG 2 ) by a recombinant laccase from Saccharomyces cerevisiae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junfang Lin</w:t>
+                <w:t xml:space="preserve">Efficiency of site-specific clicked laccase-carbon nanotubes biocathodes towards O2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.15106⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (21), pp.4798-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010763v1</w:t>
+                <w:t xml:space="preserve">hal-02470862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of site-specific clicked laccase-carbon nanotubes biocathodes towards O2 reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Molecular docking studies and in vitro degradation of four aflatoxins (AFB 1 , AFB 2 , AFG 1 , and AFG 2 ) by a recombinant laccase from Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijia Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanqin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.1353-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.15106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201905234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02470862v1</w:t>
+                <w:t xml:space="preserve">hal-03010763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
               </w:r>
@@ -2726,103 +2726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2854,230 +2854,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the feruloyl esterase MtFae1a from Myceliophthora thermophila towards improved catalysts for antioxidants synthesis</w:t>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Varriale</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Cerullo</w:t>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Io Antonopoulou</w:t>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Christakopoulos</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrika Rova</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (12), pp.5185-5196. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-8995-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783621v1</w:t>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Monza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3122,161 +3122,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+                <w:t xml:space="preserve">Evolution of the feruloyl esterase MtFae1a from Myceliophthora thermophila towards improved catalysts for antioxidants synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">Simona Varriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">Gabriella Cerullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Io Antonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
+                <w:t xml:space="preserve">Paul Christakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Ulrika Rova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.5185-5196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-8995-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+                <w:t xml:space="preserve">hal-01783621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the polymerization of coniferyl alcohol with cyclodextrins</w:t>
               </w:r>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolved α‐factor prepro‐leaders for directed laccase evolution in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mateljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alcalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,90 +3768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Monza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (18), pp.3048 - 3051. </w:t>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,51 +4869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5487,51 +5487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2360501A"/>
+    <w:nsid w:val="08B0BCF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-tron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7139-1799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060773405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingli Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijia Mao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanqin Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfang Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.15106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Rova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8995-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateljak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alcalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-tron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7139-1799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060773405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingli Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijia Mao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanqin Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfang Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.15106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Rova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8995-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateljak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alcalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>