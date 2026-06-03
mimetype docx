--- v1 (2026-05-06)
+++ v2 (2026-06-03)
@@ -153,4851 +153,4985 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative mapping of methionine sensitivity to oxidation in the copper-bound PcuC chaperone</w:t>
+                <w:t xml:space="preserve">Probing electron pathways to multicopper oxidase copper centers reveals shortcut for enhancing oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+                <w:t xml:space="preserve">Qiujuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Molinelli</w:t>
+                <w:t xml:space="preserve">Thelma Barnetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Tribout</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 90, pp.104037. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.109322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2026.104037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2026.109322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482074v1</w:t>
+                <w:t xml:space="preserve">hal-05625192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
+                <w:t xml:space="preserve">Quantitative mapping of methionine sensitivity to oxidation in the copper-bound PcuC chaperone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Recupido</w:t>
+                <w:t xml:space="preserve">Lise Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
+                <w:t xml:space="preserve">Mathilde Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 90, pp.104037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2026.104037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245155v1</w:t>
+                <w:t xml:space="preserve">hal-05482074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
+                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Antonio Recupido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021977v1</w:t>
+                <w:t xml:space="preserve">hal-05245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Chemoenzymatic Pd/Laccase Conformation Toward Optimized Heterogeneous Aerobic Oxidation</w:t>
+                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Yang</w:t>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénal Backov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Amouric</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460072v1</w:t>
+                <w:t xml:space="preserve">hal-05021977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine oxidation of carbohydrate-active enzymes during white-rot wood decay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning Chemoenzymatic Pd/Laccase Conformation Toward Optimized Heterogeneous Aerobic Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01931-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468884v1</w:t>
+                <w:t xml:space="preserve">hal-04460072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase-catalyzed functionalization of phenol-modified carbon nanotubes: from grafting of metallopolyphenols to enzyme self-immobilization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine oxidation of carbohydrate-active enzymes during white-rot wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Molinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Contaldo</w:t>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gentil</w:t>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (20), pp.10850-10856. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ta00849e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01931-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119457v1</w:t>
+                <w:t xml:space="preserve">hal-04468884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laccase-catalyzed functionalization of phenol-modified carbon nanotubes: from grafting of metallopolyphenols to enzyme self-immobilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Umberto Contaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (20), pp.10850-10856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta00849e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105029v1</w:t>
+                <w:t xml:space="preserve">hal-04119457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeaucourt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03652618v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dirigent like domains from bacterial genomes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-022-04832-6⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957114v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of dirigent like domains from bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Merlin Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boussac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-022-04832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Ren</w:t>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Ji</w:t>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Heuzé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Genin</w:t>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111963⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405996v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rénal Backov</w:t>
+                <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Hongtao Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadett Fáklya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Karine Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.btre.2021.e00645⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.111963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262272v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132807v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coniferyl Alcohol Radical Detection by the Dirigent Protein At DIR6 Monitored by EPR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Ren</w:t>
+                <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
+                <w:t xml:space="preserve">Bernadett Fáklya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.992-995. </w:t>
+              <w:t xml:space="preserve">Biotechnology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.e00645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202000650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.btre.2021.e00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121563v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular docking studies and in vitro degradation of four aflatoxins (AFB 1 , AFB 2 , AFG 1 , and AFG 2 ) by a recombinant laccase from Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Coniferyl Alcohol Radical Detection by the Dirigent Protein At DIR6 Monitored by EPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingli Liu</w:t>
+                <w:t xml:space="preserve">Camille Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijia Mao</w:t>
+                <w:t xml:space="preserve">Eric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanqin Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Junfang Lin</w:t>
+                <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.15106⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.992-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121524v1</w:t>
+                <w:t xml:space="preserve">hal-03121563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of site-specific clicked laccase-carbon nanotubes biocathodes towards O2 reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Molecular docking studies and in vitro degradation of four aflatoxins (AFB 1 , AFB 2 , AFG 1 , and AFG 2 ) by a recombinant laccase from Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Sancho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Huijia Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanqin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.1353-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.15106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470862v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular docking studies and in vitro degradation of four aflatoxins (AFB 1 , AFB 2 , AFG 1 , and AFG 2 ) by a recombinant laccase from Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijia Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanqin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (4), pp.1353-1360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1750-3841.15106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+                <w:t xml:space="preserve">Efficiency of site-specific clicked laccase-carbon nanotubes biocathodes towards O2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Decroos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (21), pp.4798-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157289v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Banse</w:t>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201907337⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301619v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201907337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Monza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ferran Sancho</w:t>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna De falco</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929686v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the feruloyl esterase MtFae1a from Myceliophthora thermophila towards improved catalysts for antioxidants synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Varriale</w:t>
+                <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Cerullo</w:t>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Io Antonopoulou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulrika Rova</w:t>
+                <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-8995-4⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (9), pp.831-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783621v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the polymerization of coniferyl alcohol with cyclodextrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Evolution of the feruloyl esterase MtFae1a from Myceliophthora thermophila towards improved catalysts for antioxidants synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Varriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Cerullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io Antonopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Christakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrika Rova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ01039K⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.5185-5196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-8995-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01939414v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and manipulation of blue copper oxidases for technological applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Controlling the polymerization of coniferyl alcohol with cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Courvoisier Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613, pp.17-61. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (14), pp.11770-11775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.mie.2018.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ01039K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396850v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01939414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolved α‐factor prepro‐leaders for directed laccase evolution in Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Production and manipulation of blue copper oxidases for technological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mateljak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Alcalde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yolande Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12838⟩</w:t>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613, pp.17-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mie.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396868v1</w:t>
+                <w:t xml:space="preserve">hal-02396850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolved α‐factor prepro‐leaders for directed laccase evolution in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Ivan Mateljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.1830-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627933v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna De falco</w:t>
+                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089386v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.607-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644589v1</w:t>
+                <w:t xml:space="preserve">hal-02089386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201500602⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.1894 - 1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01475419v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (18), pp.3048 - 3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201500602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475415v1</w:t>
+                <w:t xml:space="preserve">hal-01475419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 117 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.1247 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268150v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Lazarides</w:t>
+                <w:t xml:space="preserve">Angela M Cusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sazanovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milan Delor</w:t>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091417v1</w:t>
+                <w:t xml:space="preserve">hal-01268150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lazarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Riviere</w:t>
+                <w:t xml:space="preserve">Igor Sazanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Milan Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (10), pp.5824 - 5830. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653052v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Brisson</w:t>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Bakkali-Taheri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jozsef Kaizer</w:t>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (10), pp.5824 - 5830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091431v1</w:t>
+                <w:t xml:space="preserve">hal-01653052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Kaizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.939-949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Multielectron Transfer to a Multicopper Oxidase Resulting in Dioxygen Reduction into Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (42), pp.11743-11746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201101282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5007,137 +5141,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemoproteomic approach to identify redox-active methionines in secreted proteins of saprophytic fungi during biomass degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club oxydase 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5147,279 +5281,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mapping of methionine sensitivity to oxidation in the copper-bound PcuC chaperone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine oxidation of Carbohydrate-Active enZymes during white-rot wood decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5487,51 +5621,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08B0BCF1"/>
+    <w:nsid w:val="89278676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-tron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7139-1799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060773405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingli Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijia Mao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanqin Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfang Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.15106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Rova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8995-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateljak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alcalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-tron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7139-1799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060773405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujuan Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Barnetche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingli Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijia Mao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanqin Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfang Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.15106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Rova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8995-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateljak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alcalde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12838" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>