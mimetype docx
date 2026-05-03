--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -732,256 +732,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization for transportation and urban planning in smart cities: interest, challenges, and solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Prediction Enhancement in TCN-Based Language Modeling Using Arithmetic Meta-Heuristic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mnasri Sami</w:t>
+                <w:t xml:space="preserve">Sihem Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computers and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398071v1</w:t>
+                <w:t xml:space="preserve">hal-05205692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Prediction Enhancement in TCN-Based Language Modeling Using Arithmetic Meta-Heuristic Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">Localization for transportation and urban planning in smart cities: interest, challenges, and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnasri Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Industrial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.28 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12928/ijio.v6i1.11027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205692v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Computing-Enabled Hybrid and Multi-Objective Geographic Routing for Mesh IoT Networks: an IMOGWO-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1026,511 +1026,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized and distributed approaches of Artificial Bee Colony Algorithm and Delaunay Triangulation for the coverage in IoT networks</w:t>
+                <w:t xml:space="preserve">Distributed Physical-layer Network Coding MAC Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajih Abdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">Mohammed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 153, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395051v1</w:t>
+                <w:t xml:space="preserve">hal-04265222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Physical-layer Network Coding MAC Protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Centralized and distributed approaches of Artificial Bee Colony Algorithm and Delaunay Triangulation for the coverage in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265222v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Time of Flight based indoor IoT localization solution with Deep Learning optimized by meta-heuristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">L’habitat intelligent : un lieu de conception des technologies pour l’autonomie des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.21-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265613v1</w:t>
+                <w:t xml:space="preserve">hal-04126824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat intelligent : un lieu de conception des technologies pour l’autonomie des personnes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Campo</w:t>
+                <w:t xml:space="preserve">UWB Time of Flight based indoor IoT localization solution with Deep Learning optimized by meta-heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/roia.49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04126824v1</w:t>
+                <w:t xml:space="preserve">hal-04265613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed approach for the indoor deployment of wireless connected objects by the hybridization of the Voronoi diagram and the Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Internet of Things enabling communication technologies, applications and challenges: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,64 +1715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 44 (5), pp.100779. </w:t>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LocURa4IoT -A testbed dedicated to accurate localisation of wireless nodes in the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,77 +2061,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (2), pp.73-82. </w:t>
@@ -2163,1110 +2163,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT networks 3D deployment using hybrid many-objective optimization algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjustment approach for low power WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Alrashidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kashif Bashir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensor Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613283v1</w:t>
+                <w:t xml:space="preserve">hal-02960355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Analysis of a System of Localization by Angle of Arrival UWB Radio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salick Diagne</w:t>
+                <w:t xml:space="preserve">Connectivity Based DV-Hop Localization for Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ognadon Assogba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communications, network and system sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.8949 - 8958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2020.2998093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ijcns.2020.132002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02944183v1</w:t>
+                <w:t xml:space="preserve">hal-02571697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Based DV-Hop Localization for Internet of Things</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Feng Shu</w:t>
+                <w:t xml:space="preserve">Performances Analysis of a System of Localization by Angle of Arrival UWB Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salick Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Farota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognadon Assogba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of communications, network and system sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijcns.2020.132002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2020.2998093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02571697v1</w:t>
+                <w:t xml:space="preserve">hal-02944183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment approach for low power WSN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elderly monitoring system in a smart city environment using LoRa and MQTT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+                <w:t xml:space="preserve">Abdelfatteh Lachtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Kashif Bashir</w:t>
+                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-wss.2019.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960355v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly monitoring system in a smart city environment using LoRa and MQTT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IoT networks 3D deployment using hybrid many-objective optimization algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfatteh Lachtar</w:t>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Alrashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.70-77. </w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.663-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-wss.2019.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10732-020-09445-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940977v1</w:t>
+                <w:t xml:space="preserve">hal-02613283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-agent particle swarm algorithm based on birds accents for the 3D indoor deployment problem ✩</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Node Deployment Strategies Prediction in Wireless Sensors Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.262-280. </w:t>
+              <w:t xml:space="preserve">International Journal of Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2019.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207217.2019.1687759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571791v1</w:t>
+                <w:t xml:space="preserve">hal-02397241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Node Deployment Strategies Prediction in Wireless Sensors Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Improved Many-Objective Optimization Algorithms for the 3D Indoor Deployment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.1-30. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.3883-3904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207217.2019.1687759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-018-03712-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397241v1</w:t>
+                <w:t xml:space="preserve">hal-02860708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Many-Objective Optimization Algorithms for the 3D Indoor Deployment Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">Auto-management of energy in IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussaid Boumedyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-018-03712-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.4168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860708v1</w:t>
+                <w:t xml:space="preserve">hal-02901798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-management of energy in IoT Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
+                <w:t xml:space="preserve">A new multi-agent particle swarm algorithm based on birds accents for the 3D indoor deployment problem ✩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (1), pp.0. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.262-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dac.4168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2019.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901798v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Ranging Protocols for Localization by UWB in Outdoor</w:t>
               </w:r>
@@ -3382,51 +3382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the Traffic Differentiation Architecture for WBAN based on IEEE 802.15.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Khssibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,356 +3493,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-TWR: An Accurate Time-of-flight-based N-ary Ranging Protocol for Ultra-Wide Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network lifetime management in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Despaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
+                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.05.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (15), pp.6438-6445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2840830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316841v1</w:t>
+                <w:t xml:space="preserve">hal-02316842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network lifetime management in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+                <w:t xml:space="preserve">N-TWR: An Accurate Time-of-flight-based N-ary Ranging Protocol for Ultra-Wide Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (15), pp.6438-6445. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2840830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316842v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimode and multithreshold approach for energy efficiency in Internet of things systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3876,103 +3876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DV-Hop Localization with Protocol Sequence Based Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqing Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (10), pp.9972-9982. </w:t>
@@ -4004,486 +4004,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping of a new Multi-channel Multi-hop Access Method without RendezVous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Plateforme de prototypage rapide d'objets connectés avec la famille WiNo* - Enabling Fast-prototyping of Connected Things using the WiNo* family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Internet des objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 1, pp. 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739975v1</w:t>
+                <w:t xml:space="preserve">hal-01809384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-flow and intra-flow interference mitigation routing in wireless mesh networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+                <w:t xml:space="preserve">Optimization of IEEE 802.15.4 : overview, theoretical study and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Khssibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJICT.2017.10002127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809375v1</w:t>
+                <w:t xml:space="preserve">hal-03514567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of IEEE 802.15.4 : overview, theoretical study and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prototyping of a new Multi-channel Multi-hop Access Method without RendezVous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Habib Senoussi Hissein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information and Communication Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 15 (n° 1), pp. 68-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514567v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de prototypage rapide d'objets connectés avec la famille WiNo* - Enabling Fast-prototyping of Connected Things using the WiNo* family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Inter-flow and intra-flow interference mitigation routing in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Internet des objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 1, pp. 1-19. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 120, pp. 141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809384v1</w:t>
+                <w:t xml:space="preserve">hal-01809375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DCane: a monitoring system for the elderly using a connected walking stick</w:t>
               </w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfetteh Lachtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 14 (n° 8), pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,1134 +4558,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of range-free localization technology by a novel DV-hop protocol in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linqing Gui</w:t>
+                <w:t xml:space="preserve">The 3D Deployment Multi-objective Problem in Mobile WSN: Optimizing Coverage and Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Research Journal of Innovative Engineering - IRJIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 1 (n° 5), pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153935v1</w:t>
+                <w:t xml:space="preserve">hal-01377337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A help for assisting people based on a depth cameras system dedicated to elderly and dependent people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hadj Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Engineering and Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 1 (n° 6), pp. 56-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14738/jbemi.16.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Deployment Multi-objective Problem in Mobile WSN: Optimizing Coverage and Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Improvement of range-free localization technology by a novel DV-hop protocol in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Journal of Innovative Engineering - IRJIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 24 (Part B), pp. 55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377337v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Optimized Traffic-Aware Routing in Wireless Mesh Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Survey on multi-channel access methods for wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Habib Senoussi Hissein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 3 (n° 12), pp. 673-680</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136895v1</w:t>
+                <w:t xml:space="preserve">hal-03520646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on multi-channel access methods for wireless LANs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">An Adaptive Range-free Localization Protocol in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Taktak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1-3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAHUC.2014.059906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520646v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Range-free Localization Protocol in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linqing Gui</w:t>
+                <w:t xml:space="preserve">Towards an Optimized Traffic-Aware Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Taktak</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1-3), pp.1-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (n° 3-4), pp. 217-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAHUC.2014.059906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSSC.2014.066013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120257v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and analysis of a new technology for low-power wireless sensor network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">ZigBee, de la théorie à la pratique : création d'un réseau ZigBee avec transmission de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Francomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Férial Virolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Xin Phang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 3 (n° 1), pp. 75-86</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 71, pp. 1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138278v1</w:t>
+                <w:t xml:space="preserve">hal-01138490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZigBee, de la théorie à la pratique : création d'un réseau ZigBee avec transmission de données</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet CANet : un système de suivi de personnes à mobilité réduite grâce à leur canne de marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Soveja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 71, pp. 1-18</w:t>
+              <w:t xml:space="preserve">Magazine des IUT de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138490v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CANet : un système de suivi de personnes à mobilité réduite grâce à leur canne de marche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Presentation and analysis of a new technology for low-power wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Khssibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine des IUT de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp. 1-4</w:t>
+              <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 3 (n° 1), pp. 75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138494v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de communication radio adapté à la robotique mobile coopérante basé sur IEEE 802.15.4 / ZigBee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2-2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5704,699 +5704,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which wireless technology for Industrial Wireless Sensors Network? The development of OCARI technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelisation and validation of a full deterministic medium access method for IEEE 802.15.4 WPAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (10), pp.13</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (7), pp.1285-1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416485v1</w:t>
+                <w:t xml:space="preserve">hal-00386859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation and validation of a full deterministic medium access method for IEEE 802.15.4 WPAN</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-layering in an industrial wireless sensor network: case study of OCARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (7), pp.1285-1301</w:t>
+              <w:t xml:space="preserve">Journal of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.411.420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386859v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layering in an industrial wireless sensor network: case study of OCARI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
+                <w:t xml:space="preserve">Specifications and evaluation of a MAC protocol for a LP-WPAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+                <w:t xml:space="preserve">Michel Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (6), pp.411.420</w:t>
+              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1-2), pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390488v1</w:t>
+                <w:t xml:space="preserve">hal-00366469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifications and evaluation of a MAC protocol for a LP-WPAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Embedded System used for Classifying Motor Activities of Elderly and Disabled People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Misson</w:t>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.419-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2009.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366469v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded System used for Classifying Motor Activities of Elderly and Disabled People</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perolle</w:t>
+                <w:t xml:space="preserve">Which wireless technology for Industrial Wireless Sensors Network? The development of OCARI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igone Etxeberria</w:t>
+                <w:t xml:space="preserve">Marc-Henri Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (10), pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370444v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie ZigBee / 802.15.4 : Protocoles, topologies et domaines d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, TE 7508, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6434,64 +6434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau personnel sans fil ZigBee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Lettre bimestrielle Vol. janvier-fevrier 2008, pp.Collection sans fil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6654,51 +6654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'utilisation de Bluetooth pour la commande à distance de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loig Le Meliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC-Spring 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2026, Nice, France</w:t>
@@ -7090,753 +7090,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEALITRAD : Localisation intuitive des appareils connectés pour soutenir l'autonomie, avec traduction multilingue.</w:t>
+                <w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Albane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cassandre Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Tromsø Norway, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093354v1</w:t>
+                <w:t xml:space="preserve">hal-05147272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système multilingue de traduction et de synthèse vocale basé sur node-red et flask</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia Albane</w:t>
+                <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Retrieval and Academic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du LABEX SMS : des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417034v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QCNN-ID: A Quantum-Classical Hybrid Model for IoT Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Conference on Knowledge Based and Intelligent information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka (Japan), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147272v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using LLMs to Generate Position Descriptions in Natural Language from Ultra-Wide Band Rangings Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Datchary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Redon</w:t>
+                <w:t xml:space="preserve">Ramy Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guillaume</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaêlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LABEX SMS : des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ubicomp Companion '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Espoo (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3714394.3756297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146430v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCNN-ID: A Quantum-Classical Hybrid Model for IoT Intrusion Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">Système multilingue de traduction et de synthèse vocale basé sur node-red et flask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Albane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge Based and Intelligent information and Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Retrieval and Academic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, publisher agency, Dec 2025, Warsaw (POLAND), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17938964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080861v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LLMs to Generate Position Descriptions in Natural Language from Ultra-Wide Band Rangings Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDEALITRAD : Localisation intuitive des appareils connectés pour soutenir l'autonomie, avec traduction multilingue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Maraval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saadia Albane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Redon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ubicomp Companion '25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3714394.3756297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05287102v1</w:t>
+                <w:t xml:space="preserve">hal-05093354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LocURA4IoT et OctEUS : deux plateformes pédagogiques et recherche dédiées à l'Internet des Objets</w:t>
               </w:r>
@@ -7874,51 +7874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kamal-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Livoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADUIT : Association des Directeurs des Instituts Universitaires de Technologie; IUT de Mulhouse, Mar 2024, Mulhouse - Strasbourg, France</w:t>
@@ -7960,51 +7960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm approach for Antenna Delay calibration in UWB ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8049,1344 +8049,1323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIPAD Cannes Intelligentes pour les Personnes Agées Dépendantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location-based Identification in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Day, Smart 4 health (Smart4Health 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INTEROP-VLAB : European Virtual Laboratory for Enterprise Interoperability, ISIS (Ecole d'ingénieurs : Informatique et Systèmes d'information pour la santé), Castres, Feb 2023, Castres (Tarn), France</w:t>
+              <w:t xml:space="preserve">, INTEROP-VLAB : European Virtual Laboratory for Enterprise Interoperability, ISIS (Ecole d'ingénieurs : Informatique et Systèmes d'information pour la santé), Castres, Feb 2023, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996578v1</w:t>
+                <w:t xml:space="preserve">hal-03995148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-based Identification in a Smart Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Distributed Heuristic Method To Select the ROOT Node In Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Boukhechem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Day, Smart 4 health (Smart4Health 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTEROP-VLAB : European Virtual Laboratory for Enterprise Interoperability, ISIS (Ecole d'ingénieurs : Informatique et Systèmes d'information pour la santé), Castres, Feb 2023, Castres, France</w:t>
+              <w:t xml:space="preserve">12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP: International Federation for Information Processing; IEEE: Institute of Electrical and Electronics Engineers, Sep 2023, Berlin, Germany. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995148v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Distributed Heuristic Method To Select the ROOT Node In Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vey</w:t>
+                <w:t xml:space="preserve">CIPAD Cannes Intelligentes pour les Personnes Agées Dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Badache</w:t>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP: International Federation for Information Processing; IEEE: Institute of Electrical and Electronics Engineers, Sep 2023, Berlin, Germany. à paraître</w:t>
+              <w:t xml:space="preserve">Health Day, Smart 4 health (Smart4Health 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTEROP-VLAB : European Virtual Laboratory for Enterprise Interoperability, ISIS (Ecole d'ingénieurs : Informatique et Systèmes d'information pour la santé), Castres, Feb 2023, Castres (Tarn), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177406v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring accurate Angle of Arrival of weak LoRa signals for Indoor Positionning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Baala</w:t>
+                <w:t xml:space="preserve">Indoor UWB localisation: LocURa4IoT testbed and dataset presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th IEEE Conference on Local Computer Networks (LCN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2022, Edmonton, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932846v1</w:t>
+                <w:t xml:space="preserve">hal-03702352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the Angle of Arrival of LoRa Signals under Interference</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction tactile et vocale distante de contrôle d’une maison connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Communications and Electronics (ICE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2022, Nha Trang, Vietnam</w:t>
+              <w:t xml:space="preserve">33ème Conférence internationale francophone sur l’Interaction Humain-Machine (IHM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM : Association Francophone d’Interaction Humain-Machine, Apr 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693641v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor UWB localisation: LocURa4IoT testbed and dataset presentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Physical-layer Network Coding: A Heterogeneous Software-Defined-Radio based Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE Conference on Local Computer Networks (LCN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2022, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">11th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks.(PEMWN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; IEEE, Nov 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702352v2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction tactile et vocale distante de contrôle d’une maison connectée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluation of the Angle of Arrival of LoRa Signals under Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Baala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Conférence internationale francophone sur l’Interaction Humain-Machine (IHM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM : Association Francophone d’Interaction Humain-Machine, Apr 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Communications and Electronics (ICE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2022, Nha Trang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835657v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-layer Network Coding: A Heterogeneous Software-Defined-Radio based Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Slotted Network Coding Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aissaoui</w:t>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks.(PEMWN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; IEEE, Nov 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772162v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Slotted Network Coding Protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Measuring accurate Angle of Arrival of weak LoRa signals for Indoor Positionning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Baala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9918114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673075v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Taxonomy of Physical-Layer Network Coding techniques in Two Way Relay Channel model with single antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">A Lambda Architecture for Imbalance Prediction with Smart Cane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE 10th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP WG 6.2; IEEE ComSoc [TCIIN, TCCS, CNOM], Nov 2021, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux (JETSAN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS- CNRS : Laboratoire d'Analyse et d'Architecture des Systèmes; IRIT : Institut en Recherche Informatique de Toulouse; IUT Blagnac UT2J : Institut universitaire de technologie de Blagnac, May 2021, Toulouse, Blagnac, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398623v1</w:t>
+                <w:t xml:space="preserve">hal-03501188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POUCET: A Multi-Technology Indoor Positioning Solution for Firefighters and Soldiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">SYLOIN: Measuring Angle of Arrival of LoRa signals using Software Defined Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Baala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Indoor Positioning and Indoor Navigation (IPIN 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353056v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une canne connectée LoRaWAN, WiFi et BLE pour le suivi des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9431,7195 +9410,7177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lambda Architecture for Imbalance Prediction with Smart Cane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Megdiche</w:t>
+                <w:t xml:space="preserve">LocURa4IoT : un testbed pour la localisation précise des noeuds dans l'IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux (JETSAN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAAS- CNRS : Laboratoire d'Analyse et d'Architecture des Systèmes; IRIT : Institut en Recherche Informatique de Toulouse; IUT Blagnac UT2J : Institut universitaire de technologie de Blagnac, May 2021, Toulouse, Blagnac, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501188v1</w:t>
+                <w:t xml:space="preserve">hal-03221021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYLOIN: Measuring Angle of Arrival of LoRa signals using Software Defined Radio</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Baala</w:t>
+                <w:t xml:space="preserve">A survey on IoT Routing: Types, Challenges and Contribution of Recent Used Intelligent Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCIT 2021: The 2nd International Conference on Computing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tabuk, IEEE, Nov 2021, Tabuk, Saudi Arabia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347976v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LocURa4IoT : un testbed pour la localisation précise des noeuds dans l'IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Application de l'analyse de risques à la révision d'une méthode multidisciplinaire intégrée d'expression des besoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux (JETSAN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221021v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on IoT Routing: Types, Challenges and Contribution of Recent Used Intelligent Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude, conception, réalisation et tests d'une nouvelle canne connectée intelligente multi-technologie radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Ltifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCIT 2021: The 2nd International Conference on Computing and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tabuk, IEEE, Nov 2021, Tabuk, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADIUT : Assemblée des Directeurs d'IUT, Jun 2021, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268205v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude, conception, réalisation et tests d'une nouvelle canne connectée intelligente multi-technologie radio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La localisation par les objets connectés pour une meilleure autonomie de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADIUT : Assemblée des Directeurs d'IUT, Jun 2021, Lyon (en ligne), France</w:t>
+              <w:t xml:space="preserve">8èmes Journées d'étude sur la TéléSanté et dispositifs biomédicaux (JETSAN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS (CNRS); IRIT (CNRS,INP Toulouse, UT1 Capitole, UT2 Jean Jaurès, UT3 Paul Sabatier); IUT Blagnac (UTJ), May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195002v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse de risques à la révision d'une méthode multidisciplinaire intégrée d'expression des besoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes énergétiques des parois rayonnantes réalisées en brique HELIOTERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Soveja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rumeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Alhalel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux (JETSAN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Blagnac, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADIUT : Assemblée des Directeurs d'IUT, Jun 2021, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501192v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes énergétiques des parois rayonnantes réalisées en brique HELIOTERRE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">A multi-objective Gray Wolf algorithm for routing in IoT Collection Networks with real experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alhalel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADIUT : Assemblée des Directeurs d'IUT, Jun 2021, Lyon (en ligne), France</w:t>
+              <w:t xml:space="preserve">Netherlands' Catalysis and Chemistry Conference (NCCC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taif University; IEEE Western Saudi Arabia Section; IEEE Western Saudi Arabia Section - Computer Society Chapter, Mar 2021, Taif, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196608v1</w:t>
+                <w:t xml:space="preserve">hal-03169459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La localisation par les objets connectés pour une meilleure autonomie de la personne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Serpa</w:t>
+                <w:t xml:space="preserve">A new Taxonomy of Physical-Layer Network Coding techniques in Two Way Relay Channel model with single antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées d'étude sur la TéléSanté et dispositifs biomédicaux (JETSAN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAAS (CNRS); IRIT (CNRS,INP Toulouse, UT1 Capitole, UT2 Jean Jaurès, UT3 Paul Sabatier); IUT Blagnac (UTJ), May 2021, Toulouse, Blagnac, France</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE 10th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP WG 6.2; IEEE ComSoc [TCIIN, TCCS, CNOM], Nov 2021, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203713v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective Gray Wolf algorithm for routing in IoT Collection Networks with real experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">POUCET: A Multi-Technology Indoor Positioning Solution for Firefighters and Soldiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pestourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netherlands' Catalysis and Chemistry Conference (NCCC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taif University; IEEE Western Saudi Arabia Section; IEEE Western Saudi Arabia Section - Computer Society Chapter, Mar 2021, Taif, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Indoor Positioning and Indoor Navigation (IPIN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de mar, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169459v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed algorithm for range-based localization in sparse wireless networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Emergent IoT Wireless Technologies beyond the year 2020 : A Comprehensive Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Telecommunication Networks and Applications Conference (ITNAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer and Information Technology (ICCIT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Tabuk, Saudi Arabia. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969947v1</w:t>
+                <w:t xml:space="preserve">hal-02942291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighter indoor localization (POUCET)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Deployment Problem in Wireless Sensor Networks resolved by genetic and ant colony algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasri Nejah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Alrashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Réunion, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Conference on Computer and Information Technology (ICCIT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Abuk (virtual Conference), Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495457v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent IoT Wireless Technologies beyond the year 2020 : A Comprehensive Comparative Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Built In-Stack Localisation Services with ALO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer and Information Technology (ICCIT 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Tabuk, Saudi Arabia. pp.0</w:t>
+              <w:t xml:space="preserve">IFIP IEEE PEMWN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942291v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Deployment Problem in Wireless Sensor Networks resolved by genetic and ant colony algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Alrashidi</w:t>
+                <w:t xml:space="preserve">Imbalance Prediction Among Elderly People Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer and Information Technology (ICCIT 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Abuk (virtual Conference), Saudi Arabia</w:t>
+              <w:t xml:space="preserve">17th ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2020, HOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969927v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built In-Stack Localisation Services with ALO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Firefighter indoor localization (POUCET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viken Kojakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pestourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP IEEE PEMWN 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Réunion, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984110v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance Prediction Among Elderly People Using Deep Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+                <w:t xml:space="preserve">Genetic-Voronoi algorithm for coverage of IoT data collection networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2020, HOPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">30th International Conference on Computer Theory and Applications (ICCTA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arab Academy for Science, Technology &amp; Maritime Transport (AASTMT); Computer Scientific Society (CSS); IEEE Alexandria subsection, Dec 2020, Alexandrie, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931337v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-Voronoi algorithm for coverage of IoT data collection networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">A distributed algorithm for range-based localization in sparse wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Computer Theory and Applications (ICCTA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Telecommunication Networks and Applications Conference (ITNAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITNAC50341.2020.9315166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039800v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Precision of a new Hybrid Indoor Localization System</w:t>
+                <w:t xml:space="preserve">Recueil et analyse de besoins en matière de services technologiques : entre habitat partagé et Living Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Josette Ancilotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Wireless Communications and Mobile Computing Conference (IWCMC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes Journées d'Etude sur la TéléSanté (JETSAN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, Jussieu, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178644v1</w:t>
+                <w:t xml:space="preserve">hal-02161051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype initial d'une genouillère connectée dans le cadre d'une auto rééducation de la maladie de l'arthrose du genou</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Letaief</w:t>
+                <w:t xml:space="preserve">Étude comparative des technologies sans fil utilisées pour l'IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique "RIADI &amp; Santé" 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSI : Ecole Nationale des Sciences de l'Informatique, RIADI (LR99ES26) : Laboratoire de Recherche en génIe Logiciel &amp; informatique Appliquée, Distribuée et Intelligente, Dec 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003815v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil et analyse de besoins en matière de services technologiques : entre habitat partagé et Living Lab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+                <w:t xml:space="preserve">A collaborative talking assistive technology for people with Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rumeau</w:t>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées d'Etude sur la TéléSanté (JETSAN 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction (HCI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, Florida, United States. pp.3-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161051v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des technologies sans fil utilisées pour l'IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Mnasri</w:t>
+                <w:t xml:space="preserve">Conception d'un prototype initial d'une genouillère connectée dans le cadre d'une auto rééducation de la maladie de l'arthrose du genou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Letaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Colmar, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique "RIADI &amp; Santé" 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSI : Ecole Nationale des Sciences de l'Informatique, RIADI (LR99ES26) : Laboratoire de Recherche en génIe Logiciel &amp; informatique Appliquée, Distribuée et Intelligente, Dec 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976643v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative talking assistive technology for people with Autism Spectrum Disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Evaluation Precision of a new Hybrid Indoor Localization System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction (HCI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orlando, Florida, United States. pp.3-12, </w:t>
+              <w:t xml:space="preserve">15th International Wireless Communications and Mobile Computing Conference (IWCMC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tanger, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884692v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management in WSN: IEEE 802.15.4 unslotted mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
+                <w:t xml:space="preserve">The 3D indoor deployment in DL-IoT with experimental validation using a particle swarm algorithm based on the dialects of songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International multi-conference on Systems, Signals and Devices (SSD 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Wireless Communications and Mobile Computing Conference (IWCMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.928-933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548100v1</w:t>
+                <w:t xml:space="preserve">hal-02883831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of the LoRa physical layer for the development of new ad hoc MAC layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">La Maison Intelligente de Blagnac : une infrastructure de conception pour l'étude des relations des habitants aux technologies connectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Duchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semin-HUT2018 : Une maison intelligente pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289990v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D indoor deployment in DL-IoT with experimental validation using a particle swarm algorithm based on the dialects of songs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">LocURa: A New Localisation and UWB-Based Ranging Testbed for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Wireless Communications and Mobile Computing Conference (IWCMC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883831v1</w:t>
+                <w:t xml:space="preserve">hal-02290012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison Intelligente de Blagnac : une infrastructure de conception pour l'étude des relations des habitants aux technologies connectées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Objets connectés : des radiofréquences aux réseaux. Une formation en « e-learning » et sur des plateformes technologiques industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Escotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semin-HUT2018 : Une maison intelligente pour quoi faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4e Workshop Pedagogique des IUT Reseaux et Telecoms (WPRT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hendaye, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982555v1</w:t>
+                <w:t xml:space="preserve">hal-02181896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LocURa: A New Localisation and UWB-Based Ranging Testbed for the Internet of Things</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet CANet : Bilan des travaux (Journées Nationales des Communications Terrestres : JNCT 2018, Clermont-Ferrand, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres : JNCT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290012v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets connectés : des radiofréquences aux réseaux. Une formation en « e-learning » et sur des plateformes technologiques industrielles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Escotte</w:t>
+                <w:t xml:space="preserve">Energy management in WSN: IEEE 802.15.4 unslotted mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussaid Boumedyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Workshop Pedagogique des IUT Reseaux et Telecoms (WPRT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hendaye, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">15th IEEE International multi-conference on Systems, Signals and Devices (SSD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181896v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CANet : Bilan des travaux (Journées Nationales des Communications Terrestres : JNCT 2018, Clermont-Ferrand, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specificities of the LoRa physical layer for the development of new ad hoc MAC layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres : JNCT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.163-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023438v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Approach for Energy Aware in Wireless Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
+                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: A Convergence Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart, Monitored and Controlled Cities (SM2C 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems - MSWiM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, Florida, United States. pp.279-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3127540.3127564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782581v1</w:t>
+                <w:t xml:space="preserve">hal-02970658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: a Convergence Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of elderly using their connected walking stick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfetteh Lachtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '17: 20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.279-287</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart, Monitored and Controlled Cities (SM2C 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Sfax, Tunisia. pp. 48-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624144v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: A Convergence Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Multi operating mode for energy adaptability in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems - MSWiM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation (MED 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp. 974-979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3127540.3127564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970658v1</w:t>
+                <w:t xml:space="preserve">hal-01873737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of elderly using their connected walking stick</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
+                <w:t xml:space="preserve">A hybrid ant-genetic algorithm to solve a real deployment problem: a case study with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart, Monitored and Controlled Cities (SM2C 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Sfax, Tunisia. pp. 48-52</w:t>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Messina, Italy. pp. 367-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782578v1</w:t>
+                <w:t xml:space="preserve">hal-01913676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi operating mode for energy adaptability in WSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+                <w:t xml:space="preserve">Plateforme pédagogique en libre accès pour l'expérimentation de l'Internet des Objets (OSIS 2017), Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation (MED 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp. 974-979</w:t>
+              <w:t xml:space="preserve">Open Source Innovation Spring 2017 (OSIS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTLL (Groupe thématique Logiciel libre de Systematic); Irill (Initiative de Recherche et Innovation sur le Logiciel libre), May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873737v1</w:t>
+                <w:t xml:space="preserve">hal-03116275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid ant-genetic algorithm to solve a real deployment problem: a case study with experimental validation</w:t>
+                <w:t xml:space="preserve">The 3D Redeployment of Nodes in Wireless Sensor Networks with Real Testbed Prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejah Nasri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Messina, Italy. pp. 367-381</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Messina, Italy. pp. 18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913676v1</w:t>
+                <w:t xml:space="preserve">hal-01913689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme pédagogique en libre accès pour l'expérimentation de l'Internet des Objets (OSIS 2017), Paris, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: a Convergence Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Source Innovation Spring 2017 (OSIS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GTLL (Groupe thématique Logiciel libre de Systematic); Irill (Initiative de Recherche et Innovation sur le Logiciel libre), May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MSWiM '17: 20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116275v1</w:t>
+                <w:t xml:space="preserve">hal-03624144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Redeployment of Nodes in Wireless Sensor Networks with Real Testbed Prototyping</w:t>
+                <w:t xml:space="preserve">A Comparative analysis with validation of NSGA-III and MOEA/D in resolving the 3D indoor redeployment problem in DL-IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Gafsa, Tunisia. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IINTEC.2017.8325906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913689v1</w:t>
+                <w:t xml:space="preserve">hal-02866899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative analysis with validation of NSGA-III and MOEA/D in resolving the 3D indoor redeployment problem in DL-IoT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Surveillance des personnes âgées utilisant leur canne de marche connectée avec LoRa (JNCT 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfetteh Lachtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7émes Journées Nationales des Communications Terrestres (JNCT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Castres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IINTEC.2017.8325906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02866899v2</w:t>
+                <w:t xml:space="preserve">hal-03131870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des personnes âgées utilisant leur canne de marche connectée avec LoRa (JNCT 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfetteh Lachtar</w:t>
+                <w:t xml:space="preserve">Hybrid Wireless Protocols for the Internet Of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7émes Journées Nationales des Communications Terrestres (JNCT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Castres, France</w:t>
+              <w:t xml:space="preserve">5th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131870v1</w:t>
+                <w:t xml:space="preserve">hal-01484977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Wireless Protocols for the Internet Of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">An Effective Approach for Energy Aware in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart, Monitored and Controlled Cities (SM2C 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Sfax, Tunisia. pp. 128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484977v1</w:t>
+                <w:t xml:space="preserve">hal-01782581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional observation methodology for the elderly in an ambient digital environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">DecaDuino: An Open Framework for Wireless Time-of-Flight Ranging Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nezo Ibrahim Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Wireless Days (WD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558454v1</w:t>
+                <w:t xml:space="preserve">hal-01558445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecaDuino: An Open Framework for Wireless Time-of-Flight Ranging Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Connexion du Middleware MiCom avec l'interface tactile InTacS pour le contrôle d'une smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nezo Ibrahim Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days (WD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 1-7</w:t>
+              <w:t xml:space="preserve">11èmes Journées francophones Mobilité et Ubiquité (UBIMOB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558445v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexion du Middleware MiCom avec l'interface tactile InTacS pour le contrôle d'une smart home</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Original Correction Method for Indoor Ultra Wide Band Ranging-based Localisation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nezo Ibrahim Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées francophones Mobilité et Ubiquité (UBIMOB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp. 79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517385v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Correction Method for Indoor Ultra Wide Band Ranging-based Localisation System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A study of the ranging error for Parallel Double Sided-Two Way Ranging protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp. 79-92</w:t>
+              <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC-Fall 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montréal, Canada. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530213v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the ranging error for Parallel Double Sided-Two Way Ranging protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Usage pluridisciplinaire de la plate-forme Maison Intelligente de Blagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Soveja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC-Fall 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montréal, Canada. pp. 1-5</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523697v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pluridisciplinaire de la plate-forme Maison Intelligente de Blagnac</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Accurate and Platform-agnostic Time-of-flight Estimation in Ultra-Wide Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th annual IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valence, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155060v1</w:t>
+                <w:t xml:space="preserve">hal-01514636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and Platform-agnostic Time-of-flight Estimation in Ultra-Wide Band</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">OpenWiNo: An Open Hardware and Software Framework for Fast-Prototyping in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th annual IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Telecommunications (ICT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp. 1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514636v1</w:t>
+                <w:t xml:space="preserve">hal-01531167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWiNo: An Open Hardware and Software Framework for Fast-Prototyping in the IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Utilisation des noeuds WiNoIR pour connecter tous les équipements domotiques d'un habitat intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Telecommunications (ICT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp. 1-6</w:t>
+              <w:t xml:space="preserve">Journée Nationale de l'Internet des Objets : Nouveaux défis de l'Internet des Objets: Interaction Homme-Machine et Facteurs Humains (2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris-Saclay, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531167v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des noeuds WiNoIR pour connecter tous les équipements domotiques d'un habitat intelligent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prototypage et analyse de performances d'un système de ranging pour une localisation par UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezo Ibrahim Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de l'Internet des Objets : Nouveaux défis de l'Internet des Objets: Interaction Homme-Machine et Facteurs Humains (2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris-Saclay, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">16ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692717v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage et analyse de performances d'un système de ranging pour une localisation par UWB</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+                <w:t xml:space="preserve">Energy efficiency in WSN: IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp. 1-8</w:t>
+              <w:t xml:space="preserve">17th International conference on Sciences and Techniques of Automatic control &amp; computer engineering (STA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp. 766-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399872v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-test perceptions of digital tools by the elderly in an ambient environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference On Smart homes and health Telematics (ICOST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Wuhan, China. pp.356-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in WSN: IEEE 802.15.4</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidimensional observation methodology for the elderly in an ambient digital environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Duchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International conference on Sciences and Techniques of Automatic control &amp; computer engineering (STA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Linz, Austria. pp.285-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41264-1_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692734v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm-based approach to optimize the coverage and the localization in the wireless audiosensors networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Contribution à la dynamicité des protocoles d'accès au médium pour la performance et l'autonomie énergétique d'objets communicants sans fil basée sur l'interaction de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5emes Journées Nationales des Communications Terrestres (JNCT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valence, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387795v1</w:t>
+                <w:t xml:space="preserve">hal-03662729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la dynamicité des protocoles d'accès au médium pour la performance et l'autonomie énergétique d'objets communicants sans fil basée sur l'interaction de la personne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+                <w:t xml:space="preserve">BLE Localization using RSSI Measurements and iRingLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5emes Journées Nationales des Communications Terrestres (JNCT 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Seville, Spain. pp.2178-2183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662729v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLE Localization using RSSI Measurements and iRingLA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
+                <w:t xml:space="preserve">Performance evaluation of IEEE 802.15.6 CSMA/CA-based CANet WBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Brulin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on computer Systems And Applications (AICCSA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387824v1</w:t>
+                <w:t xml:space="preserve">hal-01327091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of IEEE 802.15.6 CSMA/CA-based CANet WBAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+                <w:t xml:space="preserve">Un banc de mesure de ranging pour la localisation par ToF de noeuds UWB pour les Réseaux de Capteurs Sans Fil et l'Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezo Ibrahim Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on computer Systems And Applications (AICCSA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.1-7</w:t>
+              <w:t xml:space="preserve">5èmes Journees Nationales des Communications Terrestres (JNCT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327091v1</w:t>
+                <w:t xml:space="preserve">hal-03662727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un banc de mesure de ranging pour la localisation par ToF de noeuds UWB pour les Réseaux de Capteurs Sans Fil et l'Internet des Objets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparative study of IEEE 802.15.4 and IEEE 802.15.6 for WBAN-based CANet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Khssibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journees Nationales des Communications Terrestres (JNCT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Valence, France</w:t>
+              <w:t xml:space="preserve">4th Performance Evaluation and Modeling in Wireless Networks (PEMWN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662727v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of IEEE 802.15.4 and IEEE 802.15.6 for WBAN-based CANet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabri Khssibi</w:t>
+                <w:t xml:space="preserve">The Deployment in the Wireless Sensor Networks: Methodologies, Recent Works and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Performance Evaluation and Modeling in Wireless Networks (PEMWN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp. 1-7</w:t>
+              <w:t xml:space="preserve">International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327097v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing localisation overhead: a ranging protocol and an enhanced algorithm for UWB-based WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st IEEE Vehicular Technology Conference (VTC 2015 - Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deployment in the Wireless Sensor Networks: Methodologies, Recent Works and Applications</w:t>
+                <w:t xml:space="preserve">A genetic algorithm-based approach to optimize the coverage and the localization in the wireless audiosensors networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisia. pp. 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISNCC.2015.7238591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387808v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de la voix sur des liens sans fil IEEE 802.15.4</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
+                <w:t xml:space="preserve">Localisation d'une source sonore par un réseau de microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Communications Terrestres - JNCT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 52-64</w:t>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145005v1</w:t>
+                <w:t xml:space="preserve">hal-01146396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental performance study of an original ranging protocol based on an IEEE 802.15.4a UWB testbed</w:t>
+                <w:t xml:space="preserve">Une plateforme de développement et de validation de protocoles pour la localisation dans les réseaux sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ubiquitous Wireless Broadband - ICUWB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp. 7-12</w:t>
+              <w:t xml:space="preserve">4èmes Journées Nationales des Communications Terrestres (JNCT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Blagnac, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147259v1</w:t>
+                <w:t xml:space="preserve">hal-04103440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'une source sonore par un réseau de microphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Brulin</w:t>
+                <w:t xml:space="preserve">Interconnexion d'un réseau IP et d'un réseau domotique KNX pour l'aide au maintien à domicile intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Hadj Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres - JNCT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 95-109</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT : Institut de recherche en Informatique de Toulouse, May 2014, Blagnac, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146396v1</w:t>
+                <w:t xml:space="preserve">hal-03665963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de développement et de validation de protocoles pour la localisation dans les réseaux sans fil</w:t>
+                <w:t xml:space="preserve">An experimental performance study of an original ranging protocol based on an IEEE 802.15.4a UWB testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales des Communications Terrestres (JNCT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Blagnac, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ubiquitous Wireless Broadband - ICUWB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp. 7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103440v1</w:t>
+                <w:t xml:space="preserve">hal-01147259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnexion d'un réseau IP et d'un réseau domotique KNX pour l'aide au maintien à domicile intelligent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Ben Hadj Mohamed</w:t>
+                <w:t xml:space="preserve">OpenWiNo : une plateforme de prototypage rapide pour l'ingénierie des protocoles dans les Réseaux de Capteurs Sans Fil et l'Internet des Objets (L'Internet des Objets : du concept à la pratique - INSA Toulouse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIT : Institut de recherche en Informatique de Toulouse, May 2014, Blagnac, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">L'Internet des Objets : du concept à la pratique (INSA Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665963v1</w:t>
+                <w:t xml:space="preserve">hal-03236141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interférences dans un réseau sans fil multi-sauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Houaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Communications Terrestres - JNCT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16638,774 +16599,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWiNo : une plateforme de prototypage rapide pour l'ingénierie des protocoles dans les Réseaux de Capteurs Sans Fil et l'Internet des Objets (L'Internet des Objets : du concept à la pratique - INSA Toulouse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Contribution au déploiement optimisé des réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Internet des Objets : du concept à la pratique (INSA Toulouse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp. 75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236141v1</w:t>
+                <w:t xml:space="preserve">hal-01178563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au déploiement optimisé des réseaux de capteurs sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Utilisation de la plateforme pédagogique OpenWiNo pour la pédagogie par projets en IUT RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp. 75-86</w:t>
+              <w:t xml:space="preserve">3ème Workshop Pédagogique Réseaux et Télécoms (WPR&amp;T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint-Pierre (La Réunion), France. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178563v1</w:t>
+                <w:t xml:space="preserve">hal-01159684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art des méthodes d'accès multi-canal pour les réseaux locaux sans fil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Étude des couches MAC dédiées à l'UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezo Ibrahim Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales des Communications Terrestres (JNCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.0</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres - JNCT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178564v1</w:t>
+                <w:t xml:space="preserve">hal-01138104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la plateforme pédagogique OpenWiNo pour la pédagogie par projets en IUT RT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+                <w:t xml:space="preserve">Real Time Acoustic Localization of Elderly Persons in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Thaljaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop Pédagogique Réseaux et Télécoms (WPR&amp;T)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Saint-Pierre (La Réunion), France. pp. 1-5</w:t>
+              <w:t xml:space="preserve">International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159684v1</w:t>
+                <w:t xml:space="preserve">hal-02050679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des couches MAC dédiées à l'UWB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etat de l'art des méthodes d'accès multi-canal pour les réseaux locaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Habib Senoussi Hissein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres - JNCT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 8-19</w:t>
+              <w:t xml:space="preserve">10èmes Journées Nationales des Communications Terrestres (JNCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138104v1</w:t>
+                <w:t xml:space="preserve">hal-01178564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Acoustic Localization of Elderly Persons in a Smart Home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Brulin</w:t>
+                <w:t xml:space="preserve">An Overview of the deployment paradigms in the Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2014)</w:t>
+              <w:t xml:space="preserve">Performance Evaluation and Modeling in Wireless Networks (PEMWN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050679v1</w:t>
+                <w:t xml:space="preserve">hal-03260592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the deployment paradigms in the Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nejah Nasri</w:t>
+                <w:t xml:space="preserve">Transmission de la voix sur des liens sans fil IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Khssibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation and Modeling in Wireless Networks (PEMWN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications Terrestres - JNCT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp. 52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260592v1</w:t>
+                <w:t xml:space="preserve">hal-01145005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of IEEE 802.11 PHY/MAC Strategies on Routing Performance in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Houaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Frontiers of Information Systems and Network Applications - WAINA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp. 803-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17430,103 +17430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Performance Analysis of Routing Metrics in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Houaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Wireless Communications and Mobile Computing Conference (IWCMC 2013) Workshop on Multihop Wireless Network Testbeds and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Cagliari, Sardinia, Italy. pp.1011-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17551,103 +17551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edges detection in depth images for a gesture recognition application using a Kinect WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hadj Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Web and Information Technologies (ICWIT 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17672,103 +17672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Availability Aware Routing Metric For Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Houaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications - AICCSA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Fes, Morocco. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17793,51 +17793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiNo : une plateforme d'émulation et de prototypage rapide pour l'ingénierie des protocoles en réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17875,103 +17875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Link Availability Aware Metrics for Routing in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Houaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Global Information Infrastructure Symposium - GIIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18009,51 +18009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Self-Localization in a WSN, based on Time Of Flight: Propositions and Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18091,64 +18091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Range-Free Localization Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqing Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18180,1370 +18180,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par méthodes &amp;quot;range-based&amp;quot; et &amp;quot;range-free&amp;quot; de stations mobiles communicantes dans un réseau sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linqing Gui</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse des protocoles MAC multi-canaux basés sur l'approche du ''canal dédié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El Fatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587145v1</w:t>
+                <w:t xml:space="preserve">inria-00587122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse des protocoles MAC multi-canaux basés sur l'approche du ''canal dédié</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Juanole</w:t>
+                <w:t xml:space="preserve">Improving Localization Accuracy Using Selective 3-Anchor DV-hop Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">IEEE VTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, X, Australia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587122v2</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Localization Accuracy Using Selective 3-Anchor DV-hop Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Localisation par méthodes &amp;quot;range-based&amp;quot; et &amp;quot;range-free&amp;quot; de stations mobiles communicantes dans un réseau sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqing Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, X, Australia. pp.1-5</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125909v1</w:t>
+                <w:t xml:space="preserve">inria-00587145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARI: an energy-efficient WSN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Misson Michel</w:t>
+                <w:t xml:space="preserve">A Two-level Range-free Localization Algorithm for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI M2M WORKSHOP, Nice, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nice, Sophia Antipolis, France. pp.1</w:t>
+              <w:t xml:space="preserve">6th international conference on wireless communications, networking, and mobile computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Chengdu, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523074v1</w:t>
+                <w:t xml:space="preserve">hal-00482077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-level Range-free Localization Algorithm for Wireless Sensor Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Wei</w:t>
+                <w:t xml:space="preserve">Etude de l'impact énergétique de l'algorithme d'accès au médium pour un réseau de capteurs sans fil industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WiCOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, X, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, NANCY, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125910v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-level Range-free Localization Algorithm for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Wei</w:t>
+                <w:t xml:space="preserve">Optimization of a CSMA/CA based MAC protocol designed for confined WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on wireless communications, networking, and mobile computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Chengdu, China. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless Communications in Underground and Confined Areas (ICWCUCA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Val-d'Or (Québec), Canada, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482077v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact énergétique de l'algorithme d'accès au médium pour un réseau de capteurs sans fil industriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">A Two-level Range-free Localization Algorithm for Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linqing Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, NANCY, France. pp.7</w:t>
+              <w:t xml:space="preserve">IEEE WiCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, X, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457981v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a CSMA/CA based MAC protocol designed for confined WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+                <w:t xml:space="preserve">Formal Modeling and Verification of the Common Hopping Multi-Channel MAC Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El Fatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless Communications in Underground and Confined Areas (ICWCUCA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Val-d'Or (Québec), Canada, France. pp.6</w:t>
+              <w:t xml:space="preserve">ACM MSWiM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469618v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling and Verification of the Common Hopping Multi-Channel MAC Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Juanole</w:t>
+                <w:t xml:space="preserve">OCARI: an energy-efficient WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misson Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Marc-Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MSWiM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.8</w:t>
+              <w:t xml:space="preserve">ETSI M2M WORKSHOP, Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, Sophia Antipolis, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502371v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation formelle d'un mécanisme de synchronisation pour réseaux sans ﬁl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">A WiMAX physical layer use for emergency audio communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">WIMOB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marrakech, Morocco. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419457v1</w:t>
+                <w:t xml:space="preserve">hal-00416233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WiMAX physical layer use for emergency audio communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+                <w:t xml:space="preserve">Validation formelle d'un mécanisme de synchronisation pour réseaux sans ﬁl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Francomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMOB 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marrakech, Morocco. pp.6</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416233v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC specifications for a WPAN allowing both energy saving and guaranteed delay. Part B: Optimization of the intra-star exchanges for MaCARI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Développement et analyse multi outils d'un protocole MAC déterministe pour un réseau de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IFIP Conference on Wireless Sensors and Actor Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287793v1</w:t>
+                <w:t xml:space="preserve">hal-00239472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et analyse multi outils d'un protocole MAC déterministe pour un réseau de capteurs sans fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAC specifications for a WPAN allowing both energy saving and guaranteed delay. Part B: Optimization of the intra-star exchanges for MaCARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IFIP Conference on Wireless Sensors and Actor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Ottawa, Ontario, Canada. pp.233-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09441-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239472v2</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emission/Reception Chain Modelling of the WiMAX Access Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19577,51 +19577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beacon Synchronization for GTS Collision Avoidance in an IEEE 802.15.4 Meshed Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Francomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19672,77 +19672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping and Performance Analysis of a QoS MAC Layer for Industrial Wireless Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Conference on. Fieldbuses and nETworks in industrial and embedded systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.7th IFAC International Conference on. Fieldbuses and nETworks in industrial and embedded systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19767,51 +19767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for guaranteed deadline of periodic messages in 802.15.4 cluster cells for automation control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Francomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19871,77 +19871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a full deterministic medium access method for wireless network in a robotic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 63rd Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Melbourne, Australia. pp.2006 IEEE 63rd Vehicular Technology Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19960,351 +19960,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of Underwater Acoustics Communication based on Stateflow and Simulink Models</w:t>
+                <w:t xml:space="preserve">Study and simulation of an efficient medium access control protocol for local area underwater network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bouzoualegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisia. pp.5</w:t>
+              <w:t xml:space="preserve">First International Workshop on Wireless Communication in Underground and Confined Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Val d'OR, Canada. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287444v1</w:t>
+                <w:t xml:space="preserve">hal-00287441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and simulation of an efficient medium access control protocol for local area underwater network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bouzoualegh</w:t>
+                <w:t xml:space="preserve">Comparative analysis of new high data rate wireless communication technologies &amp;quot;From Wi-Fi to WiMAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Peyrard</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Wireless Communication in Underground and Confined Area</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Val d'OR, Canada. pp.5</w:t>
+              <w:t xml:space="preserve">International Conference on Networking and Services (ICNS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Papeete, Tahiti, French Polynesia. pp.0-7695-2450-8/05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287441v1</w:t>
+                <w:t xml:space="preserve">hal-00290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of new high data rate wireless communication technologies &amp;quot;From Wi-Fi to WiMAX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+                <w:t xml:space="preserve">Modelling and Simulation of Underwater Acoustics Communication based on Stateflow and Simulink Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bouzoualegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Mercier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking and Services (ICNS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Papeete, Tahiti, French Polynesia. pp.0-7695-2450-8/05</w:t>
+              <w:t xml:space="preserve">SETIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisia. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290177v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20322,64 +20322,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lambda Architecture for Imbalance Prediction with Smart Cane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20456,51 +20456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Ltifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20609,51 +20609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hassanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoor Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Alrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20838,103 +20838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying an MQTT Tree for a Connected Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mokhtari M.; Abdulrazak B.; Aloulou H. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Homes and Health Telematics, Designing a Better Future: Urban Assisted Living. ICOST 2018. Lecture Notes in Computer Science, vol 10898.</w:t>
@@ -20989,77 +20989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emission/reception chain modelling of the WiMAX access network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Boston. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Boston, chapitre 1/24, 2007, Computer Science</w:t>
@@ -21159,51 +21159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21238,77 +21238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la couverture d’un réseau LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21365,51 +21365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Llibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21453,90 +21453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BREVET : Méthode de synchronisation de noeuds dans un réseau de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21584,77 +21584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet de Recherche SENUM au 2ème Forum de la Silver Economie en Languedoc-Roussillon Midi-Pyrénées,Toulouse (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Campo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21689,51 +21689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement logiciel de OpenWiNo : APP UT2J/CNRS/TTT IDDN.FR.001.510026.00.S.C.2014.000.10000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21777,51 +21777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement logiciel de la couche 2 MaCARI déterministe et économe en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21884,77 +21884,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie pour l'analyse comparative des performances temporelles des liens Bluetooth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21972,77 +21972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition and validation of an original MAC layer with simultaneous medium accesses for low latency wireless control/command applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22092,64 +22092,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LocURa4IoT - Localisation and Ultra-Wide Band Ranging for the IoT - Rapport d’activité scientifique 2016-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22197,64 +22197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LocURa4IoT - Localisation and Ultra-Wide Band Ranging for the IoT - Rapport d’activité scientifique 2016-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22392,51 +22392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8BC9F6F"/>
+    <w:nsid w:val="6F36AB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22540,51 +22540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB5CEC08"/>
+    <w:nsid w:val="120F918F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22688,51 +22688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E993A4FA"/>
+    <w:nsid w:val="4DE54093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22836,51 +22836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A8A22117"/>
+    <w:nsid w:val="9C53FDC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23076,51 +23076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-val" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5749-8570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/departement/architecture-systemes-reseaux/rmess/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/departement/architecture-systemes-reseaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/occitanie-ouest/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagesperso.irit.fr/~Thierry.Val/wp-content/uploads/sites/36/2020/04/rail1.mp4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mi.iut-blagnac.fr/?lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagesperso.irit.fr/~Thierry.Val/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mnasri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05398071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnasri Sami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/ijio.v6i1.11027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05205692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tlili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04941833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04395051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04265222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aissaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Houaidia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04265613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04126824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.49" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03590624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03600759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03466307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03471122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salick Diagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Farota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognadon Assogba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.1312026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejah Nasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alrashidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-020-09445-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2020.132002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqing Gui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2998093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ayadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kashif Bashir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Lachtar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2019.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.01.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2019.1687759" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-018-03712-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaid Boumedyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2018.105006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Khssibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5775-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2840830" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147718785310" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2864270" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Habib Senoussi Hissein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICT.2017.10002127" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetteh Lachtar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hadj Mohamed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/jbemi.16.782" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2014.066013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Taktak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2014.059906" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Francomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Virolleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Pang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xin Phang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazenave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418851v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaoui Mahmoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Nejah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassara Bilel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kachouri Nacer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Mounir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Val" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05427762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Amara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Amara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Le Meliner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Albane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17938964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Bteich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#234;lle Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maraval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714394.3756297" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04558279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kamal-Idrissi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livoti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04662413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrive" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04177406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Boukhechem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Zeaiter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03693641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Spies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03702352v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03772162v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03673075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03398623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03353056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pestourie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ltifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Fakhfakh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347976v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662518" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alhalel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969947v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNAC50341.2020.9315166" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495457v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viken Kojakian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931337v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03039800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02178644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Thaljaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahfoudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766626" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Letaief" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Ancilotto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_16" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450473" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982555v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Duchier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913676v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116275v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866899v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2017.8325906" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558454v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc Machado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41264-1_39" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558445v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezo Ibrahim Fofana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517385v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530213v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523697v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692734v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2015.7238591" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387824v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125418" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Fourati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662727v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146048" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387808v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145005v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147259v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144605v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236141v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178564v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159684v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138104v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02050679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260592v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148077v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264522v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baghdadi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151015v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126177v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587145v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587122v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125909v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125910v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457981v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469618v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09441-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239472v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202823v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77216-5_1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mercier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2006.355357" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258749v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bouzoualegh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287441v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290177v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597225v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hassanat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Alghamdi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003450443-5/current-advances-application-blockchain-solutions-digital-marketing-sami-mnasri-ahmad-hassanat-mansoor-alghamdi-malek-alrashidi-thierry-val?context=ubx&amp;amp;refId=67c61073-82e1-4fa0-bb76-43c5fc58a190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003450443" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94523-1_21" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_21" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287815v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamnache" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tollitte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176443v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263717v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256400v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258742v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288170v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844132v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03844919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-val" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5749-8570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/departement/architecture-systemes-reseaux/rmess/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/departement/architecture-systemes-reseaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/occitanie-ouest/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagesperso.irit.fr/~Thierry.Val/wp-content/uploads/sites/36/2020/04/rail1.mp4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mi.iut-blagnac.fr/?lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagesperso.irit.fr/~Thierry.Val/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mnasri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05205692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tlili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05398071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnasri Sami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/ijio.v6i1.11027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04941833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04265222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aissaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Houaidia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04395051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04126824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04265613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03590624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03600759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03466307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03471122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salick Diagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Farota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognadon Assogba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.1312026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kashif Bashir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqing Gui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2998093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2020.132002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Lachtar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2019.0121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejah Nasri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alrashidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-020-09445-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2019.1687759" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-018-03712-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaid Boumedyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.01.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2018.105006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Khssibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5775-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2840830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147718785310" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2864270" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICT.2017.10002127" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Habib Senoussi Hissein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetteh Lachtar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hadj Mohamed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/jbemi.16.782" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Taktak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2014.059906" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2014.066013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Francomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Virolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Pang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xin Phang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418851v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaoui Mahmoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Nejah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassara Bilel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kachouri Nacer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Mounir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Val" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05427762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Amara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Amara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Le Meliner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287102v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Bteich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#234;lle Hamon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maraval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714394.3756297" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Albane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17938964" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04558279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kamal-Idrissi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livoti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04662413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrive" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04177406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Boukhechem" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03702352v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03772162v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03693641v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Zeaiter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Spies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03673075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918114" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Fakhfakh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ltifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221021v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501192v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196608v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alhalel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169459v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03398623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03353056v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pestourie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931337v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viken Kojakian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03039800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNAC50341.2020.9315166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Ancilotto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976643v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Letaief" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02178644v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Thaljaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahfoudi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766626" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883831v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450473" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Duchier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289990v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782578v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116275v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913689v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866899v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2017.8325906" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezo Ibrahim Fofana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517385v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc Machado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155060v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531167v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692717v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399872v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558454v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41264-1_39" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662729v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125418" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327091v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Fourati" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146048" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2015.7238591" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146396v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103440v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147259v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144605v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138104v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02050679v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178564v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260592v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145005v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148077v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264522v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baghdadi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151015v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126177v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587122v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587145v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457981v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469618v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125910v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502371v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416233v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239472v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287793v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09441-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202823v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77216-5_1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mercier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2006.355357" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258749v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287441v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bouzoualegh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290177v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mercier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287444v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597225v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hassanat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Alghamdi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003450443-5/current-advances-application-blockchain-solutions-digital-marketing-sami-mnasri-ahmad-hassanat-mansoor-alghamdi-malek-alrashidi-thierry-val?context=ubx&amp;amp;refId=67c61073-82e1-4fa0-bb76-43c5fc58a190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003450443" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94523-1_21" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_21" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287815v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamnache" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tollitte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176443v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263717v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256400v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258742v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288170v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844132v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03844919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>