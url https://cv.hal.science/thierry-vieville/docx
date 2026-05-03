--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Viéville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, je produis des papiers scientifiques, à l'INRIA au sein de l'équipe projet Mnemosyne et au sein du laboratoire LINE de l'INSPÉ de Nice.J'aide aussi l'INRIA au niveau de la médiation scientifique et collabore à des travaux en science de l'éducation sur ces sujets.Actuellement, on explore dans quelle mesure des approches ou des techniques issues des neuro sciences cognitives en lien avec l’apprentissage machine et des outils symboliques pour représenter les connaissances, pourraient aider à mieux formaliser l’apprentissage humain.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA génératives : le contre et le pour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotination pour apprendre en faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnel·le·s de l'informatique deviennent enseignant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Sciences : et si c'était une affaire de mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation … vous avez dit #CreaSmartEdtech ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yastrebova - Otmanine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouez avec les neurones de la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physicienne et la prof d'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 8 - DidaSTIC - Colloques francophones de didactique de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's STEAM : un projet Erasmus+ pour l'apprentissage techno-créatif de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nedjar-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Rafalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix en Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAS: A new software for spike train analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of firing rates of corticomotoneuronal (CM) cells for learning a precision grip task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Boussaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Eskiizmirliler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to spike MT model and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu feras de l'IA avec Intelligence mon enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dites les filles : c'est quoi l'informatique au lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que se passe-t-il dans les cerveaux des cons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'IA et qu'est ce que ce n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans la communauté d'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage automatique : le diable n’est pas dans l’algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalement l’apprentissage profond : est-ce une idée creuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis papa (ou maman), comment arrivent les bugs dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«ressources : partage, répartition, distribution» un thème qui relie sciences du numérique et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le travail scientifique interagit avec la société : vraies et fausses bonnes idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planète Sciences et Planète Numérique : une belle passerelle de l'un à l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ne se calcule pas … et pas que l’amour :)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour apprendre le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous au libre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les liens entre IA et Éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est l’histoire d’un GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Master of Sciences on EdTech becomes an International Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de vérité autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du robot : analyse d’une activité d’informatique débranchée sous la perspective de la cognition incarnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational thinking development and assessment through tabletop escape games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v6i4.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les sciences de l’éducation à propos de l’apprentissage du code ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noirpoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A New Platform for Retinal Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation à l’École une réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bihouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femme Actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage profond : une idée à creuser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : soulevons le capot du numérique. Premier volet d’une série de deux articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptris (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ducas-Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/5pnt-tp09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), c'est quoi un algorithme dans ce monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), comment on cache des secrets dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : jouons avec nos enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptris 1/2. Comprendre une des techniques les plus sophistiquées de cryptographie en... jouant à Tetris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ducas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Cell Migration Using Optical Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katica Boric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Whitlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille gobe t'elle aussi les cailloux ? Une introduction aux neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters estimation in spiking neural networks: a reverse-engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/9/2/026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté numérique commence où l'ignorance informatique finit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Informatique et Sciences du Numérique, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il besoin de savoir programmer pour comprendre les fondements de l'informatique ou utiliser les logiciels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Nestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout a un reflet numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, mouvement : le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of facts and issues about neural coding by spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1-2), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions May Naturally Arise from Synaptic Adaptation Mechanisms. A Model-Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journal of Statistical Physics, 136 (3), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P213. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer / Penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les ordinateurs ne se trompent jamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dynamics of Integrate-and-Fire Neural Networks with Adaptive Conductances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Inutile d’enseigner l’informatique au lycée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of networks of spiking neurons: A review of tools and strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.349-98. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-007-0038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pas confier au hasard ce qui est trop compliqué à estimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting time discretisation of spiking network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (Suppl 2), pp.P76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau est-il un bon modèle de réseau de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître un animal : notre cerveau est plus rapide que nous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution au problème de la génération de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information : là où le temps sous-tend tant et tant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00096712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille et le robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased implementation of regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la deuxième à la troisième dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blonz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of superresolution techniques to reduce slice thickness in functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sunaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.131--138. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.20016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Hebbian learning rule for multi-class SVM classifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a multi-model estimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with 3D vision on a robotic head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.1--27. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-8890(94)00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrizable symbolic data structure for ill-defined problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic ersatz for VSA: Macroscopic simulation of Vector Symbolic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neuronal networks that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are biological neurons that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités d’apprentissage médiatisées en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Alberto; J.Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et Passions, 2022, 978-2917645932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond digital literacy to develop computational thinking in K-12 education,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Bp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Daniela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Pedagogy of Digital Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis (Routledge), 2019, 9780367333799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’égalité des sexes alors, les mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public. 1024 – Bulletin de la société informatique de France Hors-série numéro 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isoloir, Citoyenneté & Numérique, Documentation du joueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrois de Sarigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Isoloir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralalère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources éducatives libres sur l'IA par l'Inria : retour sur le Mooc Intelligence artificielle avec intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA &amp; Éducation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUN, Jun 2023, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais comment éduquer les garçons à l'équité des genres au niveau informatique et numérique. Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un rêve pour les filles et les garçons : LA SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former les enseignant·e·s en un rien de temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'19 Wokshop : Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRATCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager le travail scientifique à l'âge numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation et Gouvernance de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'information scientifique et technique CNRS, Mar 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, pour quoi et comment augmenter la culture scientifique ISN de chacune et chacun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques, Éducation aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESCO, ENS Lyon, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser le 3.0 pour que notre MINF soit ubiquitaire, participatif et attractif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the input/output retinal transformation regarding non-standard ganglion cells behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using event-based metric for event-based neural network weight adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique en Sciences du Numérique : il faut piger pourquoi on clique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien 2012 Rencontre internationale de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine intellectuel de l'informatique s'est incarné dans les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Guiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant features identification in natural images to allow there use in retinal biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Anual Meeting, Chilean Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics by Gibbs distributions : an application to bio-inspired and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of spike trains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spike Train Measures and Their Applications to Neural Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spike trains: A dynamical systems perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic models in neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deterministic reservoir computing: network complexity and algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibbs Distributions and STDP: An study case on recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To which extend is the &amp;quot;neural code'' a metric ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spikes trains, synaptic plasticity and Gibbs distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREADNE Research in Encoding and Decoding of Neural Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards in silico neuronal implementation of early-vision map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daouzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous navigation of a mobile robot using inertial and visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems (IROS '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Yokohama, Japan. pp.360--367, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.1993.583123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et numérique, Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137, 2020, Livre Blanc Inria N° 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société informatique de France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique : Édition spéciale Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.352, 2013, 978-2212136760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Sciences du Numérique - Spécialité ISN en Terminale S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.303, 2012, 978-2-212-13543-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique ― Spécialité ISN en terminale S, avec des exercices corrigés et des idées de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA and K-means clustering : Explainability problems for research on behaviors and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9522, Inria &amp; Labri, Université Bordeaux. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CreaCube to EscapeCube: trying to add internal sensors to collect data automatically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0517, Inria &amp; Labri, Université de Bordeaux. 2022, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity for learning computational thinking in plugged and unplugged mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 006, UCA - INSPE Académie de Nice. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of belief in relation to randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9493, Inria &amp; Labri, Univ. Bordeaux. 2022, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning analytics for studying creative problem-solving with modular robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9467, Inria &amp; Labri, Université Bordeaux. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621919v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost tabletop game to collect learning analytics during computational thinking using unplugged or tangible activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9379, Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994175v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A new platform for retinal analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8958, Inria Sophia Antipolis; Inria Bordeaux Sud-Ouest. 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour apprendre à apprendre l’informatique, peut-on se contenter d’un MOOC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Terosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Guegant-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-469, Inria. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of Gibbs distributions as generalized maximum-entropy models for the analysis of spike train statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7561, INRIA. 2011, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering in spiking neural networks parameters: exact deterministic parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7199, INRIA. 2010, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing numerical bounds to improve event-based neural network simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6924, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate versus synchrony code for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6669, INRIA. 2008, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Retina : a biological retina model and simulator, with contrast gain control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6243, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to Spike Model and Applications: A biological plausible approach for the motion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6280, INRIA. 2007, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170153v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the neuro-biological models for spike neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf-Eddin M'Sakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0324, INRIA. 2006, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biologically-Inspired Model for a Spiking Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5848, INRIA. 2006, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could early visual processes be sufficient to label motions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5240, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIVAGe Feedback during Visual Integration : towards a Generic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5451, INRIA. 2004, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational, Geometric and Statistical Methods for Modeling Brain Anatomy and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffray Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chefd'Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5202, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4965, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic biologically plausible classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4489, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4625, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superresolution in MRI and its influence in statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4513, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation neuronale de la vision précoce corticale avec un modèle de Heeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4534, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved biologically plausible trajectory generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4539, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Markers to Compensate Displacements in MRI Volume Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4054, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we perceive the Eye Intrinsic Parameters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Hwee Peh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Négri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4030, INRIA. 2000, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Variant of the Kanatani's Estimation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4050, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multi-image Preprocessing for Euclidean Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3482, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Visual Perception without Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3002, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascotte : A few Maple Routines for Real-Time Code Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2826, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Singular Displacements for Uncalibrated Monocular Visual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2678, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Foveal 3D Sensing Using Affine Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2687, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time correlation-based stereo : algorithm, implementations and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2013, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de segments dans une sequence d'images monoculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2113, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation du changement de focale et de mise au point par une transformation affine a trois parametres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2071, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection d'objets en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1906, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of points and lines in the uncalibred case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tuan Luong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2054, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pseudo Kalman-filters in the presence of constraints application to sensing behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1669, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and fast computation of edge characteristics in image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1689, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de fenetres actives sous XWINDOW version 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0132, INRIA. 1991, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro9 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éducatifs à l’ère de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Game Based Learning, MSc SmartEdTech, Biot, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId496"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Viéville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, je produis des papiers scientifiques, à l'INRIA au sein de l'équipe projet Mnemosyne et au sein du laboratoire LINE de l'INSPÉ de Nice.J'aide aussi l'INRIA au niveau de la médiation scientifique et collabore à des travaux en science de l'éducation sur ces sujets.Actuellement, on explore dans quelle mesure des approches ou des techniques issues des neuro sciences cognitives en lien avec l’apprentissage machine et des outils symboliques pour représenter les connaissances, pourraient aider à mieux formaliser l’apprentissage humain.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA génératives : le contre et le pour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotination pour apprendre en faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnel·le·s de l'informatique deviennent enseignant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Sciences : et si c'était une affaire de mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation … vous avez dit #CreaSmartEdtech ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yastrebova - Otmanine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouez avec les neurones de la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physicienne et la prof d'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 8 - DidaSTIC - Colloques francophones de didactique de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's STEAM : un projet Erasmus+ pour l'apprentissage techno-créatif de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nedjar-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Rafalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix en Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAS: A new software for spike train analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of firing rates of corticomotoneuronal (CM) cells for learning a precision grip task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Boussaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Eskiizmirliler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to spike MT model and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu feras de l'IA avec Intelligence mon enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dites les filles : c'est quoi l'informatique au lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que se passe-t-il dans les cerveaux des cons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'IA et qu'est ce que ce n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans la communauté d'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalement l’apprentissage profond : est-ce une idée creuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage automatique : le diable n’est pas dans l’algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«ressources : partage, répartition, distribution» un thème qui relie sciences du numérique et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le travail scientifique interagit avec la société : vraies et fausses bonnes idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planète Sciences et Planète Numérique : une belle passerelle de l'un à l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ne se calcule pas … et pas que l’amour :)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour apprendre le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous au libre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les liens entre IA et Éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est l’histoire d’un GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Master of Sciences on EdTech becomes an International Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de vérité autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du robot : analyse d’une activité d’informatique débranchée sous la perspective de la cognition incarnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational thinking development and assessment through tabletop escape games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v6i4.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les sciences de l’éducation à propos de l’apprentissage du code ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noirpoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A New Platform for Retinal Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation à l’École une réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bihouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femme Actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage profond : une idée à creuser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptris (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ducas-Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/5pnt-tp09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis papa (ou maman), comment arrivent les bugs dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/b68c-5a71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), c’est quoi un algorithme dans ce monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/wys6-h703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : soulevons le capot du numérique. Premier volet d’une série de deux articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : jouons avec nos enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), comment on cache des secrets dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/fp4h-e275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Cell Migration Using Optical Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katica Boric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Whitlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille gobe t'elle aussi les cailloux ? Une introduction aux neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brouette de Monge ou le transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/aw71-yd55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters estimation in spiking neural networks: a reverse-engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/9/2/026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté numérique commence où l'ignorance informatique finit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Informatique et Sciences du Numérique, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il besoin de savoir programmer pour comprendre les fondements de l'informatique ou utiliser les logiciels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Nestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, mouvement : le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout a un reflet numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of facts and issues about neural coding by spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1-2), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions May Naturally Arise from Synaptic Adaptation Mechanisms. A Model-Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journal of Statistical Physics, 136 (3), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P213. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer / Penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les ordinateurs ne se trompent jamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dynamics of Integrate-and-Fire Neural Networks with Adaptive Conductances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Inutile d’enseigner l’informatique au lycée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting time discretisation of spiking network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (Suppl 2), pp.P76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pas confier au hasard ce qui est trop compliqué à estimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of networks of spiking neurons: A review of tools and strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.349-98. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-007-0038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau est-il un bon modèle de réseau de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution au problème de la génération de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître un animal : notre cerveau est plus rapide que nous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information : là où le temps sous-tend tant et tant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00096712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille et le robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased implementation of regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la deuxième à la troisième dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blonz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of superresolution techniques to reduce slice thickness in functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sunaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.131--138. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.20016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Hebbian learning rule for multi-class SVM classifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a multi-model estimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with 3D vision on a robotic head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.1--27. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-8890(94)00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités d’apprentissage médiatisées en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Alberto; J.Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et Passions, 2022, 978-2917645932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond digital literacy to develop computational thinking in K-12 education,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Bp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Daniela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Pedagogy of Digital Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis (Routledge), 2019, 9780367333799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’égalité des sexes alors, les mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public. 1024 – Bulletin de la société informatique de France Hors-série numéro 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isoloir, Citoyenneté & Numérique, Documentation du joueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrois de Sarigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Isoloir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralalère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrizable symbolic data structure for ill-defined problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic ersatz for VSA: Macroscopic simulation of Vector Symbolic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neuronal networks that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are biological neurons that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources éducatives libres sur l'IA par l'Inria : retour sur le Mooc Intelligence artificielle avec intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA &amp; Éducation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUN, Jun 2023, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais comment éduquer les garçons à l'équité des genres au niveau informatique et numérique. Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un rêve pour les filles et les garçons : LA SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former les enseignant·e·s en un rien de temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'19 Wokshop : Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRATCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager le travail scientifique à l'âge numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation et Gouvernance de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'information scientifique et technique CNRS, Mar 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, pour quoi et comment augmenter la culture scientifique ISN de chacune et chacun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques, Éducation aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESCO, ENS Lyon, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique en Sciences du Numérique : il faut piger pourquoi on clique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien 2012 Rencontre internationale de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using event-based metric for event-based neural network weight adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser le 3.0 pour que notre MINF soit ubiquitaire, participatif et attractif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the input/output retinal transformation regarding non-standard ganglion cells behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine intellectuel de l'informatique s'est incarné dans les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Guiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant features identification in natural images to allow there use in retinal biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Anual Meeting, Chilean Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of spike trains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spike Train Measures and Their Applications to Neural Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics by Gibbs distributions : an application to bio-inspired and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spike trains: A dynamical systems perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic models in neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deterministic reservoir computing: network complexity and algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibbs Distributions and STDP: An study case on recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To which extend is the &amp;quot;neural code'' a metric ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spikes trains, synaptic plasticity and Gibbs distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREADNE Research in Encoding and Decoding of Neural Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards in silico neuronal implementation of early-vision map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daouzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous navigation of a mobile robot using inertial and visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems (IROS '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Yokohama, Japan. pp.360--367, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.1993.583123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et numérique, Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137, 2020, Livre Blanc Inria N° 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société informatique de France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique : Édition spéciale Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.352, 2013, 978-2212136760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Sciences du Numérique - Spécialité ISN en Terminale S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.303, 2012, 978-2-212-13543-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique ― Spécialité ISN en terminale S, avec des exercices corrigés et des idées de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA and K-means clustering : Explainability problems for research on behaviors and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9522, Inria &amp; Labri, Université Bordeaux. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CreaCube to EscapeCube: trying to add internal sensors to collect data automatically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0517, Inria &amp; Labri, Université de Bordeaux. 2022, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity for learning computational thinking in plugged and unplugged mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 006, UCA - INSPE Académie de Nice. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of belief in relation to randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9493, Inria &amp; Labri, Univ. Bordeaux. 2022, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning analytics for studying creative problem-solving with modular robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9467, Inria &amp; Labri, Université Bordeaux. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621919v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994175v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost tabletop game to collect learning analytics during computational thinking using unplugged or tangible activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9379, Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A new platform for retinal analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8958, Inria Sophia Antipolis; Inria Bordeaux Sud-Ouest. 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour apprendre à apprendre l’informatique, peut-on se contenter d’un MOOC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Terosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Guegant-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-469, Inria. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of Gibbs distributions as generalized maximum-entropy models for the analysis of spike train statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7561, INRIA. 2011, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering in spiking neural networks parameters: exact deterministic parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7199, INRIA. 2010, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing numerical bounds to improve event-based neural network simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6924, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate versus synchrony code for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6669, INRIA. 2008, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Retina : a biological retina model and simulator, with contrast gain control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6243, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to Spike Model and Applications: A biological plausible approach for the motion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6280, INRIA. 2007, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170153v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the neuro-biological models for spike neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf-Eddin M'Sakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0324, INRIA. 2006, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biologically-Inspired Model for a Spiking Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5848, INRIA. 2006, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could early visual processes be sufficient to label motions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5240, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIVAGe Feedback during Visual Integration : towards a Generic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5451, INRIA. 2004, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational, Geometric and Statistical Methods for Modeling Brain Anatomy and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffray Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chefd'Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5202, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4965, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic biologically plausible classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4489, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4625, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superresolution in MRI and its influence in statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4513, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation neuronale de la vision précoce corticale avec un modèle de Heeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4534, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved biologically plausible trajectory generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4539, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Markers to Compensate Displacements in MRI Volume Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4054, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we perceive the Eye Intrinsic Parameters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Hwee Peh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Négri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4030, INRIA. 2000, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Variant of the Kanatani's Estimation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4050, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multi-image Preprocessing for Euclidean Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3482, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Visual Perception without Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3002, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascotte : A few Maple Routines for Real-Time Code Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2826, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Singular Displacements for Uncalibrated Monocular Visual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2678, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Foveal 3D Sensing Using Affine Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2687, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation du changement de focale et de mise au point par une transformation affine a trois parametres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2071, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de segments dans une sequence d'images monoculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2113, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time correlation-based stereo : algorithm, implementations and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2013, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of points and lines in the uncalibred case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tuan Luong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2054, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection d'objets en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1906, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pseudo Kalman-filters in the presence of constraints application to sensing behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1669, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and fast computation of edge characteristics in image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1689, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de fenetres actives sous XWINDOW version 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0132, INRIA. 1991, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro9 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éducatifs à l’ère de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Game Based Learning, MSc SmartEdTech, Biot, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539809v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Yastrebova - Otmanine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tassy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nedjar-Ballester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Eskiizmirliler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Menon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v6i4.319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Levasseur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas-Binda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teston" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/5pnt-tp09" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926333v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Orio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Whitlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro-Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/2/026024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5J7ZCTCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois &#201;lie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guerry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nestel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8VPDLP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9786-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geffroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Liarte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00366497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lausecker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000167v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hidoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crahay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Enciso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(94)00019-X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846118v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957270v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Bp" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrois de Sarigny" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan James" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isoloir.net" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693034v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145466v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956818v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755345v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Poirel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guiteau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847436v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vasquez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847435v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407911v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407913v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437205v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331587v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331541v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338370v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590025v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hotz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1993.583123" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimellli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765220v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257263v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03687237v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bannay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886219v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621919v4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040909v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Denet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manrique" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pascual" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377307v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574954v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455415v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382534v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326588v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160716v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170153v3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080566v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf-Eddin M'Sakni" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Repetto" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Salman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tien Nguyen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070178v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070758v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dimov" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070556v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071614v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072099v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071960v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072075v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peeters" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072054v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072049v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072583v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwee Peh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N&#233;gri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073206v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073694v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073866v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074658v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074559v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giai-Checa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074601v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074767v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074618v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tuan Luong" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074888v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076924v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070036v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fournier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116147v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539809v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Yastrebova - Otmanine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tassy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nedjar-Ballester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Eskiizmirliler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445562v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Menon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v6i4.319" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Levasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas-Binda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouhet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/5pnt-tp09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b68c-5a71" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wys6-h703" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/fp4h-e275" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Orio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Whitlock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brenier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/aw71-yd55" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro-Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/2/026024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5J7ZCTCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois &#201;lie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guerry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nestel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8VPDLP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407905v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9786-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geffroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Liarte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00366497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784465v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000455v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lausecker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hidoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crahay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clergue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Enciso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(94)00019-X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Bp" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055891v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrois de Sarigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan James" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isoloir.net" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852961v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846118v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145466v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruchon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956818v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756485v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Poirel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848594v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guiteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755337v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847436v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vasquez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437203v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407910v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407911v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407913v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437205v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331587v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331567v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331541v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338370v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hotz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1993.583123" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262640v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimellli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765220v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254844v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03687237v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bannay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621919v4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040909v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Denet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manrique" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pascual" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377307v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574954v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455415v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382534v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326588v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160716v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170153v3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080566v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferro" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf-Eddin M'Sakni" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Repetto" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Salman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tien Nguyen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070178v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070758v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dimov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070556v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071614v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072099v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072075v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peeters" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072054v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072049v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072583v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072609v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwee Peh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N&#233;gri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073206v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073694v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073866v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074601v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074559v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giai-Checa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074658v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074618v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tuan Luong" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074767v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074888v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076924v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070036v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fournier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116147v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>