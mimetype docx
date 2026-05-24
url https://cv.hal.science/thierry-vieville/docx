--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Viéville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, je produis des papiers scientifiques, à l'INRIA au sein de l'équipe projet Mnemosyne et au sein du laboratoire LINE de l'INSPÉ de Nice.J'aide aussi l'INRIA au niveau de la médiation scientifique et collabore à des travaux en science de l'éducation sur ces sujets.Actuellement, on explore dans quelle mesure des approches ou des techniques issues des neuro sciences cognitives en lien avec l’apprentissage machine et des outils symboliques pour représenter les connaissances, pourraient aider à mieux formaliser l’apprentissage humain.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA génératives : le contre et le pour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotination pour apprendre en faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnel·le·s de l'informatique deviennent enseignant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Sciences : et si c'était une affaire de mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation … vous avez dit #CreaSmartEdtech ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yastrebova - Otmanine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouez avec les neurones de la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physicienne et la prof d'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 8 - DidaSTIC - Colloques francophones de didactique de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's STEAM : un projet Erasmus+ pour l'apprentissage techno-créatif de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nedjar-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Rafalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix en Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAS: A new software for spike train analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of firing rates of corticomotoneuronal (CM) cells for learning a precision grip task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Boussaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Eskiizmirliler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to spike MT model and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu feras de l'IA avec Intelligence mon enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dites les filles : c'est quoi l'informatique au lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que se passe-t-il dans les cerveaux des cons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'IA et qu'est ce que ce n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans la communauté d'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalement l’apprentissage profond : est-ce une idée creuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage automatique : le diable n’est pas dans l’algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«ressources : partage, répartition, distribution» un thème qui relie sciences du numérique et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le travail scientifique interagit avec la société : vraies et fausses bonnes idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planète Sciences et Planète Numérique : une belle passerelle de l'un à l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ne se calcule pas … et pas que l’amour :)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour apprendre le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous au libre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les liens entre IA et Éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est l’histoire d’un GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Master of Sciences on EdTech becomes an International Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de vérité autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du robot : analyse d’une activité d’informatique débranchée sous la perspective de la cognition incarnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational thinking development and assessment through tabletop escape games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v6i4.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les sciences de l’éducation à propos de l’apprentissage du code ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noirpoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A New Platform for Retinal Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation à l’École une réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bihouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femme Actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage profond : une idée à creuser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptris (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ducas-Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/5pnt-tp09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis papa (ou maman), comment arrivent les bugs dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/b68c-5a71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), c’est quoi un algorithme dans ce monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/wys6-h703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : soulevons le capot du numérique. Premier volet d’une série de deux articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : jouons avec nos enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), comment on cache des secrets dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/fp4h-e275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Cell Migration Using Optical Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katica Boric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Whitlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille gobe t'elle aussi les cailloux ? Une introduction aux neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brouette de Monge ou le transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/aw71-yd55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters estimation in spiking neural networks: a reverse-engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/9/2/026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté numérique commence où l'ignorance informatique finit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Informatique et Sciences du Numérique, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il besoin de savoir programmer pour comprendre les fondements de l'informatique ou utiliser les logiciels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Nestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, mouvement : le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout a un reflet numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of facts and issues about neural coding by spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1-2), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions May Naturally Arise from Synaptic Adaptation Mechanisms. A Model-Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journal of Statistical Physics, 136 (3), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P213. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer / Penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les ordinateurs ne se trompent jamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dynamics of Integrate-and-Fire Neural Networks with Adaptive Conductances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Inutile d’enseigner l’informatique au lycée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting time discretisation of spiking network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (Suppl 2), pp.P76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pas confier au hasard ce qui est trop compliqué à estimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of networks of spiking neurons: A review of tools and strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.349-98. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-007-0038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau est-il un bon modèle de réseau de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution au problème de la génération de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître un animal : notre cerveau est plus rapide que nous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information : là où le temps sous-tend tant et tant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00096712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille et le robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased implementation of regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la deuxième à la troisième dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blonz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of superresolution techniques to reduce slice thickness in functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sunaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.131--138. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.20016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Hebbian learning rule for multi-class SVM classifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a multi-model estimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with 3D vision on a robotic head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.1--27. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-8890(94)00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités d’apprentissage médiatisées en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Alberto; J.Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et Passions, 2022, 978-2917645932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond digital literacy to develop computational thinking in K-12 education,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Bp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Daniela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Pedagogy of Digital Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis (Routledge), 2019, 9780367333799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’égalité des sexes alors, les mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public. 1024 – Bulletin de la société informatique de France Hors-série numéro 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isoloir, Citoyenneté & Numérique, Documentation du joueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrois de Sarigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Isoloir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralalère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrizable symbolic data structure for ill-defined problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic ersatz for VSA: Macroscopic simulation of Vector Symbolic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neuronal networks that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are biological neurons that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources éducatives libres sur l'IA par l'Inria : retour sur le Mooc Intelligence artificielle avec intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA &amp; Éducation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUN, Jun 2023, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais comment éduquer les garçons à l'équité des genres au niveau informatique et numérique. Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un rêve pour les filles et les garçons : LA SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former les enseignant·e·s en un rien de temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'19 Wokshop : Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRATCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager le travail scientifique à l'âge numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation et Gouvernance de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'information scientifique et technique CNRS, Mar 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, pour quoi et comment augmenter la culture scientifique ISN de chacune et chacun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques, Éducation aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESCO, ENS Lyon, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique en Sciences du Numérique : il faut piger pourquoi on clique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien 2012 Rencontre internationale de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using event-based metric for event-based neural network weight adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser le 3.0 pour que notre MINF soit ubiquitaire, participatif et attractif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the input/output retinal transformation regarding non-standard ganglion cells behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine intellectuel de l'informatique s'est incarné dans les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Guiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant features identification in natural images to allow there use in retinal biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Anual Meeting, Chilean Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of spike trains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spike Train Measures and Their Applications to Neural Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics by Gibbs distributions : an application to bio-inspired and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spike trains: A dynamical systems perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic models in neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deterministic reservoir computing: network complexity and algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibbs Distributions and STDP: An study case on recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To which extend is the &amp;quot;neural code'' a metric ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spikes trains, synaptic plasticity and Gibbs distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREADNE Research in Encoding and Decoding of Neural Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards in silico neuronal implementation of early-vision map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daouzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous navigation of a mobile robot using inertial and visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems (IROS '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Yokohama, Japan. pp.360--367, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.1993.583123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et numérique, Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137, 2020, Livre Blanc Inria N° 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société informatique de France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique : Édition spéciale Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.352, 2013, 978-2212136760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Sciences du Numérique - Spécialité ISN en Terminale S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.303, 2012, 978-2-212-13543-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique ― Spécialité ISN en terminale S, avec des exercices corrigés et des idées de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA and K-means clustering : Explainability problems for research on behaviors and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9522, Inria &amp; Labri, Université Bordeaux. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CreaCube to EscapeCube: trying to add internal sensors to collect data automatically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0517, Inria &amp; Labri, Université de Bordeaux. 2022, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity for learning computational thinking in plugged and unplugged mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 006, UCA - INSPE Académie de Nice. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of belief in relation to randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9493, Inria &amp; Labri, Univ. Bordeaux. 2022, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning analytics for studying creative problem-solving with modular robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9467, Inria &amp; Labri, Université Bordeaux. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621919v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994175v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost tabletop game to collect learning analytics during computational thinking using unplugged or tangible activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9379, Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A new platform for retinal analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8958, Inria Sophia Antipolis; Inria Bordeaux Sud-Ouest. 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour apprendre à apprendre l’informatique, peut-on se contenter d’un MOOC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Terosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Guegant-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-469, Inria. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of Gibbs distributions as generalized maximum-entropy models for the analysis of spike train statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7561, INRIA. 2011, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering in spiking neural networks parameters: exact deterministic parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7199, INRIA. 2010, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing numerical bounds to improve event-based neural network simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6924, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate versus synchrony code for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6669, INRIA. 2008, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Retina : a biological retina model and simulator, with contrast gain control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6243, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to Spike Model and Applications: A biological plausible approach for the motion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6280, INRIA. 2007, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170153v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the neuro-biological models for spike neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf-Eddin M'Sakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0324, INRIA. 2006, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biologically-Inspired Model for a Spiking Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5848, INRIA. 2006, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could early visual processes be sufficient to label motions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5240, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIVAGe Feedback during Visual Integration : towards a Generic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5451, INRIA. 2004, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational, Geometric and Statistical Methods for Modeling Brain Anatomy and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffray Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chefd'Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5202, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4965, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic biologically plausible classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4489, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4625, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superresolution in MRI and its influence in statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4513, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation neuronale de la vision précoce corticale avec un modèle de Heeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4534, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved biologically plausible trajectory generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4539, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Markers to Compensate Displacements in MRI Volume Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4054, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we perceive the Eye Intrinsic Parameters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Hwee Peh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Négri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4030, INRIA. 2000, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Variant of the Kanatani's Estimation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4050, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multi-image Preprocessing for Euclidean Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3482, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Visual Perception without Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3002, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascotte : A few Maple Routines for Real-Time Code Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2826, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Singular Displacements for Uncalibrated Monocular Visual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2678, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Foveal 3D Sensing Using Affine Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2687, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation du changement de focale et de mise au point par une transformation affine a trois parametres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2071, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de segments dans une sequence d'images monoculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2113, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time correlation-based stereo : algorithm, implementations and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2013, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of points and lines in the uncalibred case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tuan Luong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2054, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection d'objets en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1906, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pseudo Kalman-filters in the presence of constraints application to sensing behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1669, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and fast computation of edge characteristics in image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1689, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de fenetres actives sous XWINDOW version 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0132, INRIA. 1991, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro9 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éducatifs à l’ère de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Game Based Learning, MSc SmartEdTech, Biot, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Viéville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, je produis des papiers scientifiques, à l'INRIA au sein de l'équipe projet Mnemosyne et au sein du laboratoire LINE de l'INSPÉ de Nice.J'aide aussi l'INRIA au niveau de la médiation scientifique et collabore à des travaux en science de l'éducation sur ces sujets.Actuellement, on explore dans quelle mesure des approches ou des techniques issues des neuro sciences cognitives en lien avec l’apprentissage machine et des outils symboliques pour représenter les connaissances, pourraient aider à mieux formaliser l’apprentissage humain.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA génératives : le contre et le pour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotination pour apprendre en faisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des professionnel·le·s de l'informatique deviennent enseignant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin- Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Sciences : et si c'était une affaire de mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation … vous avez dit #CreaSmartEdtech ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yastrebova - Otmanine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouez avec les neurones de la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physicienne et la prof d'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braincraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA and K-means clustering : Explainability problems for research on behaviors and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9522, Inria &amp; Labri, Université Bordeaux. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CreaCube to EscapeCube: trying to add internal sensors to collect data automatically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0517, Inria &amp; Labri, Université de Bordeaux. 2022, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity for learning computational thinking in plugged and unplugged mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 006, UCA - INSPE Académie de Nice. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of belief in relation to randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9493, Inria &amp; Labri, Univ. Bordeaux. 2022, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning analytics for studying creative problem-solving with modular robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9467, Inria &amp; Labri, Université Bordeaux. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621919v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994175v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost tabletop game to collect learning analytics during computational thinking using unplugged or tangible activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9379, Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A new platform for retinal analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8958, Inria Sophia Antipolis; Inria Bordeaux Sud-Ouest. 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour apprendre à apprendre l’informatique, peut-on se contenter d’un MOOC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Terosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Guegant-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-469, Inria. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of Gibbs distributions as generalized maximum-entropy models for the analysis of spike train statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7561, INRIA. 2011, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering in spiking neural networks parameters: exact deterministic parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7199, INRIA. 2010, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing numerical bounds to improve event-based neural network simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6924, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate versus synchrony code for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6669, INRIA. 2008, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Retina : a biological retina model and simulator, with contrast gain control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6243, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to Spike Model and Applications: A biological plausible approach for the motion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6280, INRIA. 2007, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170153v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the neuro-biological models for spike neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf-Eddin M'Sakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0324, INRIA. 2006, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biologically-Inspired Model for a Spiking Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5848, INRIA. 2006, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could early visual processes be sufficient to label motions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5240, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIVAGe Feedback during Visual Integration : towards a Generic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5451, INRIA. 2004, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational, Geometric and Statistical Methods for Modeling Brain Anatomy and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffray Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chefd'Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5202, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4965, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic biologically plausible classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4489, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically plausible regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4625, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superresolution in MRI and its influence in statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4513, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation neuronale de la vision précoce corticale avec un modèle de Heeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4534, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved biologically plausible trajectory generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4539, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Markers to Compensate Displacements in MRI Volume Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4054, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we perceive the Eye Intrinsic Parameters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Hwee Peh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Négri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4030, INRIA. 2000, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Variant of the Kanatani's Estimation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4050, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multi-image Preprocessing for Euclidean Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3482, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Visual Perception without Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3002, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascotte : A few Maple Routines for Real-Time Code Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2826, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Singular Displacements for Uncalibrated Monocular Visual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2678, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Foveal 3D Sensing Using Affine Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2687, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation du changement de focale et de mise au point par une transformation affine a trois parametres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2071, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time correlation-based stereo : algorithm, implementations and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2013, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de segments dans une sequence d'images monoculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2113, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of points and lines in the uncalibred case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tuan Luong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2054, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection d'objets en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giai-Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1906, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pseudo Kalman-filters in the presence of constraints application to sensing behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1669, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and fast computation of edge characteristics in image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1689, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de fenetres actives sous XWINDOW version 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0132, INRIA. 1991, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducatech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est que la littératie pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMEP 2025 - Journées Nationales de l'Association des Professeurs de Mathématiques de l'Enseignement Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulon (83000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 8 - DidaSTIC - Colloques francophones de didactique de l’informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's STEAM : un projet Erasmus+ pour l'apprentissage techno-créatif de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nedjar-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Rafalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix en Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAS: A new software for spike train analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of firing rates of corticomotoneuronal (CM) cells for learning a precision grip task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Boussaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Eskiizmirliler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting the variational definition of neural map computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P179, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike to spike MT model and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P150, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Computational Neuroscience Meeting: CNS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toronto, Canada. 8 (Suppl 2), pp.P140, 2007, BMC Neuroscience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu feras de l'IA avec Intelligence mon enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dites les filles : c'est quoi l'informatique au lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que se passe-t-il dans les cerveaux des cons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'IA et qu'est ce que ce n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans la communauté d'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalement l’apprentissage profond : est-ce une idée creuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage automatique : le diable n’est pas dans l’algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«ressources : partage, répartition, distribution» un thème qui relie sciences du numérique et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le travail scientifique interagit avec la société : vraies et fausses bonnes idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planète Sciences et Planète Numérique : une belle passerelle de l'un à l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ne se calcule pas … et pas que l’amour :)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les liens entre IA et Éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour apprendre le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous au libre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est l’histoire d’un GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Master of Sciences on EdTech becomes an International Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Clair Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de vérité autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du robot : analyse d’une activité d’informatique débranchée sous la perspective de la cognition incarnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational thinking development and assessment through tabletop escape games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v6i4.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les sciences de l’éducation à propos de l’apprentissage du code ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noirpoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRANAS: A New Platform for Retinal Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pamplona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation à l’École une réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bihouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femme Actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage profond : une idée à creuser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptris (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ducas-Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/5pnt-tp09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis papa (ou maman), comment arrivent les bugs dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/b68c-5a71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : soulevons le capot du numérique. Premier volet d’une série de deux articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), c’est quoi un algorithme dans ce monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/wys6-h703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : jouons avec nos enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis maman (ou papa), comment on cache des secrets dans le monde numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/fp4h-e275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Cell Migration Using Optical Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katica Boric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Orio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Whitlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille gobe t'elle aussi les cailloux ? Une introduction aux neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brouette de Monge ou le transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/aw71-yd55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters estimation in spiking neural networks: a reverse-engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.026024. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/9/2/026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté numérique commence où l'ignorance informatique finit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Informatique et Sciences du Numérique, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il besoin de savoir programmer pour comprendre les fondements de l'informatique ou utiliser les logiciels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Nestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, mouvement : le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout a un reflet numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of facts and issues about neural coding by spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1-2), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition Using a Bio-Inspired Feedforward Spiking Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions May Naturally Arise from Synaptic Adaptation Mechanisms. A Model-Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journal of Statistical Physics, 136 (3), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P213. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-009-9786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (Suppl 1), pp.P165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer / Penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les ordinateurs ne se trompent jamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dynamics of Integrate-and-Fire Neural Networks with Adaptive Conductances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Inutile d’enseigner l’informatique au lycée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting time discretisation of spiking network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (Suppl 2), pp.P76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of networks of spiking neurons: A review of tools and strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.349-98. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-007-0038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pas confier au hasard ce qui est trop compliqué à estimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau est-il un bon modèle de réseau de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître un animal : notre cerveau est plus rapide que nous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution au problème de la génération de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information : là où le temps sous-tend tant et tant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00096712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grenouille et le robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased implementation of regularization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la deuxième à la troisième dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lausecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blonz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of superresolution techniques to reduce slice thickness in functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sunaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.131--138. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.20016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Hebbian learning rule for multi-class SVM classifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crahay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a multi-model estimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with 3D vision on a robotic head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.1--27. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-8890(94)00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités d’apprentissage médiatisées en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Alberto; J.Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et Passions, 2022, 978-2917645932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond digital literacy to develop computational thinking in K-12 education,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Bp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Daniela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Pedagogy of Digital Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis (Routledge), 2019, 9780367333799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’égalité des sexes alors, les mecs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public. 1024 – Bulletin de la société informatique de France Hors-série numéro 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isoloir, Citoyenneté & Numérique, Documentation du joueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrois de Sarigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Isoloir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralalère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrizable symbolic data structure for ill-defined problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic ersatz for VSA: Macroscopic simulation of Vector Symbolic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based parametric estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neuronal networks that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are biological neurons that vicious ? Or only their models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Corieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Djeballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et numérique, Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137, 2020, Livre Blanc Inria N° 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société informatique de France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique : Édition spéciale Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.352, 2013, 978-2212136760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Sciences du Numérique - Spécialité ISN en Terminale S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimellli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.303, 2012, 978-2-212-13543-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et sciences du numérique ― Spécialité ISN en terminale S, avec des exercices corrigés et des idées de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources éducatives libres sur l'IA par l'Inria : retour sur le Mooc Intelligence artificielle avec intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA &amp; Éducation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUN, Jun 2023, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais comment éduquer les garçons à l'équité des genres au niveau informatique et numérique. Éducation à la mixité : et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un rêve pour les filles et les garçons : LA SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former les enseignant·e·s en un rien de temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'19 Wokshop : Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation en sciences du numériques : un levier pour comprendre notre quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alayrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRATCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager le travail scientifique à l'âge numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation et Gouvernance de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'information scientifique et technique CNRS, Mar 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, pour quoi et comment augmenter la culture scientifique ISN de chacune et chacun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques, Éducation aux médias et à l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGESCO, ENS Lyon, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using event-based metric for event-based neural network weight adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique en Sciences du Numérique : il faut piger pourquoi on clique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien 2012 Rencontre internationale de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the input/output retinal transformation regarding non-standard ganglion cells behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser le 3.0 pour que notre MINF soit ubiquitaire, participatif et attractif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine intellectuel de l'informatique s'est incarné dans les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Guiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un musée de l'informatique et de la société numérique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM et ACONIT, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant features identification in natural images to allow there use in retinal biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Anual Meeting, Chilean Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation of spike train statistics by Gibbs distributions : an application to bio-inspired and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of spike trains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spike Train Measures and Their Applications to Neural Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spike trains: A dynamical systems perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic models in neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deterministic reservoir computing: network complexity and algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Gibbs Distributions may naturally arise from synaptic adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-engineering of spiking neural networks parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Estimation of spike train statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS*2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibbs Distributions and STDP: An study case on recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomp'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To which extend is the &amp;quot;neural code'' a metric ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of spikes trains, synaptic plasticity and Gibbs distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Rostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical cortical column model for optical signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chavane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREADNE Research in Encoding and Decoding of Neural Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards in silico neuronal implementation of early-vision map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daouzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous navigation of a mobile robot using inertial and visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems (IROS '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Yokohama, Japan. pp.360--367, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.1993.583123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro9 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éducatifs à l’ère de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Game Based Learning, MSc SmartEdTech, Biot, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539809v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Yastrebova - Otmanine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tassy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nedjar-Ballester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Eskiizmirliler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445562v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Menon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v6i4.319" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Levasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas-Binda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouhet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/5pnt-tp09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b68c-5a71" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wys6-h703" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/fp4h-e275" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Orio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Whitlock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brenier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/aw71-yd55" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro-Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/2/026024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5J7ZCTCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois &#201;lie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guerry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nestel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8VPDLP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407905v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9786-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geffroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Liarte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00366497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784465v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000455v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lausecker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hidoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crahay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clergue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Enciso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(94)00019-X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Bp" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055891v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrois de Sarigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan James" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isoloir.net" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852961v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846118v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145466v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruchon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956818v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756485v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Poirel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848594v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guiteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755337v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847436v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vasquez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437203v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407910v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407911v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407913v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437205v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331587v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331567v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331541v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338370v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hotz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1993.583123" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262640v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimellli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765220v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254844v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03687237v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bannay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621919v4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040909v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Denet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manrique" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pascual" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377307v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574954v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455415v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382534v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326588v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160716v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170153v3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080566v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferro" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf-Eddin M'Sakni" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Repetto" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Salman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tien Nguyen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070178v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070758v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dimov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070556v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071614v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072099v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072075v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peeters" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072054v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072049v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072583v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072609v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwee Peh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N&#233;gri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073206v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073694v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073866v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074601v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074559v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giai-Checa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074658v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074618v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tuan Luong" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074767v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074888v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076924v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070036v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fournier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116147v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539809v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Yastrebova - Otmanine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tassy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03687237v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bannay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621919v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Denet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manrique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Menon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pascual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377307v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574954v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro-Gonzalez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160716v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170153v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080566v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf-Eddin M'Sakni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Repetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Salman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tien Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dimov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crahay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peeters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072054v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwee Peh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N&#233;gri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Enciso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hotz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giai-Checa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tuan Luong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05314824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nedjar-Ballester" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Eskiizmirliler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chemla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089967v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809857v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765227v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007070v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v6i4.319" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588737v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Levasseur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas-Binda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouhet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/5pnt-tp09" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b68c-5a71" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589985v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wys6-h703" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/fp4h-e275" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850523v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Orio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Whitlock" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789149v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/aw71-yd55" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/2/026024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5J7ZCTCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546150v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois &#201;lie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Guerry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nestel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350184v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8VPDLP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9786-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784452v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350412v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geffroy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Liarte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00366497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350457v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096712v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lausecker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000167v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352585v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hidoine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615643v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Peeters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunaert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clergue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(94)00019-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281037v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Bp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238441v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055891v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrois de Sarigny" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baudin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan James" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isoloir.net" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852961v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852953v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534847v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176199v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176200v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262640v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimellli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765220v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257263v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cimelli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419391v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145466v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruchon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211457v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956818v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826100v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755345v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756485v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Poirel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756476v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848594v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guiteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755337v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553441v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847436v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vasquez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847435v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407910v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407911v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437205v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331567v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331587v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331541v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338370v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181413v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rochel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chemla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590025v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romann" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1993.583123" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116147v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>