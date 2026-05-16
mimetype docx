--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -507,204 +507,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrouver les nombres de Fibonacci dans la nature</w:t>
+                <w:t xml:space="preserve">Illustration de la loi de Benford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Janvresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de La Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Numéro spécial "Ateliers Clefs en main", pp.26-30</w:t>
+              <w:t xml:space="preserve">, 2024, Numéro Spécial "Ateliers clefs en main", pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777027v1</w:t>
+                <w:t xml:space="preserve">hal-04777040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de la loi de Benford</w:t>
+                <w:t xml:space="preserve">Retrouver les nombres de Fibonacci dans la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chagny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Janvresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de La Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Numéro Spécial "Ateliers clefs en main", pp.88-89</w:t>
+              <w:t xml:space="preserve">, 2024, Numéro spécial "Ateliers Clefs en main", pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777040v1</w:t>
+                <w:t xml:space="preserve">hal-04777027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de $\pi$ à l'aide des aiguilles de Buffon</w:t>
               </w:r>
@@ -6964,51 +6964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511868v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Benzoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de la Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Berk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna G&#243;rska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2024.129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Frantzikinakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lema&#324;czyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2024.140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Janvresse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416309v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hosten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.05030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233409v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kanigowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ku&#322;aga-Przymus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2105.11737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160525v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lanthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2021.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958522v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-021-0162-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gomilko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lemanczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jmd.2021018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOP1390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Przemyslaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fraczek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748018000531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586869v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcein El Abdalaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kulaga-Przymus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-018-1784-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158060v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-018-1634-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dd62-cb18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070531v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205239v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2646" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Prikhod'Ko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ryzhikov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904678v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnu164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2013.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rittaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574623v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424090v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AIHP312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Meyerovitch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/8/085005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00466256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2009.11.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JSDSLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p17g-bk86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Sokal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0117-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RCT.0b013e31814fae48" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143357v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385707000958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007996v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Velenik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007606v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003763v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493705001250" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385702001505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587152v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Poirier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; D. Lema&#324;czyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400975v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372006v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kalikow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo A. N. Noguiera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. D. de Larue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_300-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_725-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614548v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/567" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01546012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511868v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Benzoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de la Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Berk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna G&#243;rska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2024.129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Frantzikinakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lema&#324;czyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2024.140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Janvresse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416309v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hosten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.05030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233409v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kanigowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ku&#322;aga-Przymus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2105.11737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160525v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lanthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2021.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958522v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-021-0162-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gomilko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lemanczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jmd.2021018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOP1390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Przemyslaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fraczek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748018000531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586869v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcein El Abdalaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kulaga-Przymus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-018-1784-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158060v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-018-1634-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dd62-cb18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070531v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205239v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2646" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Prikhod'Ko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ryzhikov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904678v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnu164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2013.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rittaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574623v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424090v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AIHP312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Meyerovitch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/8/085005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00466256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2009.11.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JSDSLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p17g-bk86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Sokal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0117-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RCT.0b013e31814fae48" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143357v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385707000958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007996v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Velenik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007606v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003763v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493705001250" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385702001505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587152v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Poirier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; D. Lema&#324;czyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400975v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372006v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kalikow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo A. N. Noguiera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. D. de Larue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_300-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_725-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614548v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/567" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01546012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>